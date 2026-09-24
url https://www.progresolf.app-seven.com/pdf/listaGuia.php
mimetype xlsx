--- v2 (2026-07-18)
+++ v3 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Guia de Remision" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="380">
   <si>
     <t>REPORTE DE GUIA DE REMISION EMITIDOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>DNI / RUC DE CLIENTE</t>
   </si>
   <si>
     <t>N°  BOLETA / FACTURA</t>
   </si>
   <si>
     <t>FECHA DE TRASLADO</t>
   </si>
   <si>
     <t>N° GUIA REMISION</t>
   </si>
   <si>
     <t>DIRECCION DE PARTIDA</t>
   </si>
   <si>
@@ -1065,50 +1065,137 @@
     <t>2026-05-22</t>
   </si>
   <si>
     <t>TT01-97</t>
   </si>
   <si>
     <t>FF01-3417</t>
   </si>
   <si>
     <t>2026-05-27</t>
   </si>
   <si>
     <t>TT01-98</t>
   </si>
   <si>
     <t>BB01-6504</t>
   </si>
   <si>
     <t>2026-05-29</t>
   </si>
   <si>
     <t>TT01-99</t>
   </si>
   <si>
     <t>BAGUA</t>
+  </si>
+  <si>
+    <t>FF01-3664</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>TT01-100</t>
+  </si>
+  <si>
+    <t>BB01-6897</t>
+  </si>
+  <si>
+    <t>TT01-101</t>
+  </si>
+  <si>
+    <t>CHIRIACO</t>
+  </si>
+  <si>
+    <t>CONSORCIO AGUAS DEL PARAMO</t>
+  </si>
+  <si>
+    <t>FF01-3671</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>TT01-102</t>
+  </si>
+  <si>
+    <t>CAL.NICOLAS GUTIERREZ NRO. 604 SEC.  SANTA MARIA - JAEN - JAEN - CAJAMARCA</t>
+  </si>
+  <si>
+    <t>SILVA LOGISTIC S.A.C.</t>
+  </si>
+  <si>
+    <t>P4G752</t>
+  </si>
+  <si>
+    <t>FF01-3672</t>
+  </si>
+  <si>
+    <t>TT01-103</t>
+  </si>
+  <si>
+    <t>FF01-3679</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>TT01-104</t>
+  </si>
+  <si>
+    <t>M8Q773</t>
+  </si>
+  <si>
+    <t>FF01-3694</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>TT01-105</t>
+  </si>
+  <si>
+    <t>JR. JR. IQUITOS NRO. 648 P.J.  NUEVA CAJAMARCA  - NUEVA CAJAMARCA - RIOJA - SAN MARTIN</t>
+  </si>
+  <si>
+    <t>FF01-3706</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>TT01-106</t>
+  </si>
+  <si>
+    <t>FF01-3851</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>TT01-107</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1461,54 +1548,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M101"/>
+  <dimension ref="A1:M109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M101" sqref="M101"/>
+      <selection activeCell="M109" sqref="M109"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="35" customWidth="true" style="0"/>
     <col min="11" max="11" width="35" customWidth="true" style="0"/>
     <col min="12" max="12" width="35" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -5598,50 +5685,378 @@
       <c r="E101" s="3" t="s">
         <v>348</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>349</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>243</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>350</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J101" s="3">
         <v>20605984020</v>
       </c>
       <c r="K101" s="3">
         <v>27752588</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>333</v>
       </c>
       <c r="M101" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" s="3">
+        <v>100</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="C102" s="3">
+        <v>10424383967</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="I102" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J102" s="3">
+        <v>20605984020</v>
+      </c>
+      <c r="K102" s="3">
+        <v>27752588</v>
+      </c>
+      <c r="L102" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="M102" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" s="3">
+        <v>101</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C103" s="3">
+        <v>76057146</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J103" s="3">
+        <v>20605984020</v>
+      </c>
+      <c r="K103" s="3">
+        <v>27752588</v>
+      </c>
+      <c r="L103" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="M103" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104" s="3">
+        <v>102</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="C104" s="3">
+        <v>20615873803</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="I104" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="J104" s="3">
+        <v>20609068532</v>
+      </c>
+      <c r="K104" s="3">
+        <v>47668114</v>
+      </c>
+      <c r="L104" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="M104" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13">
+      <c r="A105" s="3">
+        <v>103</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="C105" s="3">
+        <v>20615873803</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="I105" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="J105" s="3">
+        <v>20609068532</v>
+      </c>
+      <c r="K105" s="3">
+        <v>47668114</v>
+      </c>
+      <c r="L105" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="M105" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13">
+      <c r="A106" s="3">
+        <v>104</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C106" s="3">
+        <v>10482795230</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J106" s="3">
+        <v>20605984020</v>
+      </c>
+      <c r="K106" s="3">
+        <v>27752588</v>
+      </c>
+      <c r="L106" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="M106" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13">
+      <c r="A107" s="3">
+        <v>105</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="C107" s="3">
+        <v>20610898832</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="J107" s="3">
+        <v>20610898832</v>
+      </c>
+      <c r="K107" s="3">
+        <v>45257997</v>
+      </c>
+      <c r="L107" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="M107" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13">
+      <c r="A108" s="3">
+        <v>106</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="C108" s="3">
+        <v>20615873803</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="J108" s="3">
+        <v>20609068532</v>
+      </c>
+      <c r="K108" s="3">
+        <v>47668114</v>
+      </c>
+      <c r="L108" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="M108" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13">
+      <c r="A109" s="3">
+        <v>107</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="C109" s="3">
+        <v>10424383967</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J109" s="3">
+        <v>20605984020</v>
+      </c>
+      <c r="K109" s="3">
+        <v>27752588</v>
+      </c>
+      <c r="L109" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="M109" s="3" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>