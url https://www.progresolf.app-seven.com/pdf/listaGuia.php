--- v0 (2026-01-28)
+++ v1 (2026-05-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Guia de Remision" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
   <si>
     <t>REPORTE DE GUIA DE REMISION EMITIDOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>DNI / RUC DE CLIENTE</t>
   </si>
   <si>
     <t>N°  BOLETA / FACTURA</t>
   </si>
   <si>
     <t>FECHA DE TRASLADO</t>
   </si>
   <si>
     <t>N° GUIA REMISION</t>
   </si>
   <si>
     <t>DIRECCION DE PARTIDA</t>
   </si>
   <si>
@@ -1020,50 +1020,65 @@
     <t>TT01-93</t>
   </si>
   <si>
     <t>CAL.SANTA MARIA NRO. 126 URB.  SECTOR SANTA MARIA II  (POR EL COLEGIO SAGRADO CORAZON)</t>
   </si>
   <si>
     <t>FF01-3081</t>
   </si>
   <si>
     <t>2026-01-08</t>
   </si>
   <si>
     <t>TT01-94</t>
   </si>
   <si>
     <t>JR. JR. IQUITOS NRO. 648 P.J.  NUEVA CAJAMARCA  (FRENTE A ELECTRO ORIENTE) - NUEVA CAJAMARCA - RIOJA</t>
   </si>
   <si>
     <t>TFM906</t>
   </si>
   <si>
     <t>BB01-6055</t>
   </si>
   <si>
     <t>TT01-95</t>
+  </si>
+  <si>
+    <t>VILLANUEVA RUIZ JORGE JESUS</t>
+  </si>
+  <si>
+    <t>FF01-3141</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>TT01-96</t>
+  </si>
+  <si>
+    <t>IMAZA S/N AMAZONAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1416,54 +1431,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M97"/>
+  <dimension ref="A1:M98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M97" sqref="M97"/>
+      <selection activeCell="M98" sqref="M98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="35" customWidth="true" style="0"/>
     <col min="11" max="11" width="35" customWidth="true" style="0"/>
     <col min="12" max="12" width="35" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -5389,50 +5404,91 @@
       <c r="E97" s="3" t="s">
         <v>330</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>335</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>243</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>143</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J97" s="3">
         <v>20605984020</v>
       </c>
       <c r="K97" s="3">
         <v>27752588</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>333</v>
       </c>
       <c r="M97" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" s="3">
+        <v>96</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="C98" s="3">
+        <v>10424383967</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J98" s="3">
+        <v>20605984020</v>
+      </c>
+      <c r="K98" s="3">
+        <v>27752588</v>
+      </c>
+      <c r="L98" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="M98" s="3" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>