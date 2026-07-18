--- v1 (2026-05-11)
+++ v2 (2026-07-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Guia de Remision" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
   <si>
     <t>REPORTE DE GUIA DE REMISION EMITIDOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>DNI / RUC DE CLIENTE</t>
   </si>
   <si>
     <t>N°  BOLETA / FACTURA</t>
   </si>
   <si>
     <t>FECHA DE TRASLADO</t>
   </si>
   <si>
     <t>N° GUIA REMISION</t>
   </si>
   <si>
     <t>DIRECCION DE PARTIDA</t>
   </si>
   <si>
@@ -1035,50 +1035,80 @@
     <t>JR. JR. IQUITOS NRO. 648 P.J.  NUEVA CAJAMARCA  (FRENTE A ELECTRO ORIENTE) - NUEVA CAJAMARCA - RIOJA</t>
   </si>
   <si>
     <t>TFM906</t>
   </si>
   <si>
     <t>BB01-6055</t>
   </si>
   <si>
     <t>TT01-95</t>
   </si>
   <si>
     <t>VILLANUEVA RUIZ JORGE JESUS</t>
   </si>
   <si>
     <t>FF01-3141</t>
   </si>
   <si>
     <t>2026-02-19</t>
   </si>
   <si>
     <t>TT01-96</t>
   </si>
   <si>
     <t>IMAZA S/N AMAZONAS</t>
+  </si>
+  <si>
+    <t>FF01-3404</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>TT01-97</t>
+  </si>
+  <si>
+    <t>FF01-3417</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>TT01-98</t>
+  </si>
+  <si>
+    <t>BB01-6504</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>TT01-99</t>
+  </si>
+  <si>
+    <t>BAGUA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1431,54 +1461,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M98"/>
+  <dimension ref="A1:M101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M98" sqref="M98"/>
+      <selection activeCell="M101" sqref="M101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="35" customWidth="true" style="0"/>
     <col min="11" max="11" width="35" customWidth="true" style="0"/>
     <col min="12" max="12" width="35" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -5445,50 +5475,173 @@
       <c r="E98" s="3" t="s">
         <v>338</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>339</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>243</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>340</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J98" s="3">
         <v>20605984020</v>
       </c>
       <c r="K98" s="3">
         <v>27752588</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>333</v>
       </c>
       <c r="M98" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13">
+      <c r="A99" s="3">
+        <v>97</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="C99" s="3">
+        <v>10424383967</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J99" s="3">
+        <v>20605984020</v>
+      </c>
+      <c r="K99" s="3">
+        <v>27752588</v>
+      </c>
+      <c r="L99" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="M99" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13">
+      <c r="A100" s="3">
+        <v>98</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="C100" s="3">
+        <v>10424383967</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="I100" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J100" s="3">
+        <v>20605984020</v>
+      </c>
+      <c r="K100" s="3">
+        <v>27752588</v>
+      </c>
+      <c r="L100" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="M100" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" s="3">
+        <v>99</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C101" s="3">
+        <v>76057146</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="I101" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J101" s="3">
+        <v>20605984020</v>
+      </c>
+      <c r="K101" s="3">
+        <v>27752588</v>
+      </c>
+      <c r="L101" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="M101" s="3" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>