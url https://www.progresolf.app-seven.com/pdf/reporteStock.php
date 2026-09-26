--- v6 (2026-09-23)
+++ v7 (2026-09-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Productos en Stock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1061">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1066">
   <si>
     <t>REPORTE DE PRODUCTOS EN STOCK</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
     <t>MARCA</t>
   </si>
   <si>
     <t>CODIGO DE BARRAS</t>
   </si>
   <si>
     <t>UND MEDIDA</t>
   </si>
   <si>
     <t>TIPO IMPUESTO</t>
   </si>
   <si>
     <t>PRECIO POR MAYOR S/</t>
   </si>
   <si>
@@ -1754,161 +1754,164 @@
   <si>
     <t>BALON DE FUTBOL NO 4 TRUPER</t>
   </si>
   <si>
     <t>HIDROLAVADORA ELECTRICA 1500 PSI 220 V.</t>
   </si>
   <si>
     <t>CLAVO PARA CONCRETO 2 1/2" X8 C305</t>
   </si>
   <si>
     <t>SISTEMA DE FILTRACION DE AGUA SOBRE CUBIERTA</t>
   </si>
   <si>
     <t>COFLEX</t>
   </si>
   <si>
     <t>CARTUCHO PARA FILTRO DE AGUA SOBRE CUBIERTA</t>
   </si>
   <si>
     <t>TEE PVC SAP DE 2" NICOLL</t>
   </si>
   <si>
     <t>CALCULADORA 19 CM DE ESCRITORIO</t>
   </si>
   <si>
+    <t>CAJAS  CLAVO 5" GRANEL 30 GK GRANEL</t>
+  </si>
+  <si>
     <t>MEDIDOR DE PRESION 150 PSI CABEZA DOBLE USO RUDO TRUPER</t>
   </si>
   <si>
+    <t>CABLE MELLIZO 2X14 AWG INDECO</t>
+  </si>
+  <si>
     <t>TAPETE TRUPER</t>
   </si>
   <si>
     <t>REFLECTOR LED 500W-4500-AC220V IP65-6500K</t>
   </si>
   <si>
     <t>SWIFT</t>
   </si>
   <si>
     <t>BALON DE FUFBOL  N0  5 TRUPER</t>
   </si>
   <si>
     <t>FUMIGADOR DE 20 L MANUAL DE MOCHILA</t>
   </si>
   <si>
     <t>SOLDADURA PUNTO AZUL 1/8 X25KG</t>
   </si>
   <si>
     <t>MOTOR GASOL DIFER 154 2.50 HP</t>
   </si>
   <si>
     <t>CAMISETA %ALGODON ESTAMPADA TALLA 40</t>
   </si>
   <si>
     <t>CAMISETA 100% ALGODON TRUPER , NARANJA TALLA 40</t>
   </si>
   <si>
     <t>MANGUERA HDP 2" X 100 MTS</t>
   </si>
   <si>
-    <t>CABLE MELLIZO 2X14 AWG INDECO</t>
-[...1 lines deleted...]
-  <si>
     <t>CARRETILLA AZUL PARACASA 80L 5.50 FT</t>
   </si>
   <si>
     <t>REFLECTOR LED SMD 100W/700K 220-240V</t>
   </si>
   <si>
     <t>TOMATODO DE ALUMINIO DE 750 ML TRUPER</t>
   </si>
   <si>
     <t>MOTOR HONDA 6.50HP</t>
   </si>
   <si>
     <t>MARCA HONDA</t>
   </si>
   <si>
     <t>DESPULPADORAS DE CAFE LAMFENIX R2 N10 CON ENGRANAJES</t>
   </si>
   <si>
     <t>PLO CAMISERO DRY FIT GRIS PARA DAMA TALLA G</t>
   </si>
   <si>
     <t>TRPER</t>
   </si>
   <si>
     <t>POLO CAMISERO DRY FIT NARANJA PARA CABALLERO TALLA M</t>
   </si>
   <si>
     <t>CASCO D/SEG AZUL BELL SAFE</t>
   </si>
   <si>
-    <t>CAJAS  CLAVO 5" GRANEL 30 GK GRANEL</t>
-[...1 lines deleted...]
-  <si>
     <t>DESBROZADOR CORTA PASTO 143RII</t>
   </si>
   <si>
     <t>HUSQVARNA</t>
   </si>
   <si>
     <t>PINTURA SPRAY BLANCO BRILLANTE</t>
   </si>
   <si>
     <t>ROLLOS CABLE RG6 COAXIAL NEGRO X300MTS</t>
   </si>
   <si>
     <t>LAMPARA FLAT T/UFO 32W</t>
   </si>
   <si>
     <t>ROLLO DE MANGUERA POLIETILENO HDPE (90MM)  3 PULG. X100MTS</t>
   </si>
   <si>
     <t>TERMO DE ACERO INOXIDABLE 700 ML TRUPER</t>
   </si>
   <si>
     <t>VALVULA BOLA HDP C/A COPLES 32MM X 32MM IRRIPLAST</t>
   </si>
   <si>
     <t>MOTOR YC90S-4 1HP MONOFASICO</t>
   </si>
   <si>
     <t>PICETTI</t>
   </si>
   <si>
     <t>JARRA PVC 1LT TRANSP</t>
   </si>
   <si>
     <t>ROLLOS DE MANGUERAS HDPE 63MM PN -8 X100MTS</t>
   </si>
   <si>
     <t>FOCO LED 20W MACROLED</t>
   </si>
   <si>
     <t>BALANZA ELECTRONICA 30KG</t>
   </si>
   <si>
+    <t>CINTA METRICA AA 5MX6UD</t>
+  </si>
+  <si>
     <t>FUMIGADOR JARDINERO 5 L TRUPER</t>
   </si>
   <si>
     <t>REFLECTORES LRD 400 WAT</t>
   </si>
   <si>
     <t>METRO DE MANGUERA 3/8" DE NIVEL EN ROLLO DE 100 TRUPER</t>
   </si>
   <si>
     <t>MALETA PORTALAPTOP TRUPER</t>
   </si>
   <si>
     <t>LACA SELLADORA</t>
   </si>
   <si>
     <t>PARACAS</t>
   </si>
   <si>
     <t>CAJAS CLAVO CALAMINA  . 2 1/2X9  25KG TAIWILL</t>
   </si>
   <si>
     <t>MALLA CUADRADA PVC 1/2X 30 MTS VERDE</t>
   </si>
   <si>
     <t>PALANA RECTA</t>
@@ -2003,1239 +2006,1251 @@
   <si>
     <t>VALVULA BOLA HDPE 25MM X25MM 3/4</t>
   </si>
   <si>
     <t>VALVULA BOLA HDPE 50MMX50MM  11/2</t>
   </si>
   <si>
     <t>POLO CAMISERO DRY FIT AZUL PARA CABALLERO TALLA G</t>
   </si>
   <si>
     <t>ASPERSOR METALICO 11" UNA VIA DOBLE CHORRO CON ESTACA METALICA</t>
   </si>
   <si>
     <t>CAJAS CLAVO PARA CALAMINA 2 1/2 CON ARANDELA 25 KG</t>
   </si>
   <si>
     <t>TABLERO 2 POLOS</t>
   </si>
   <si>
     <t>FOCO LED DE ALTA ILUMINACION  45W/E27/6500K BLANCA</t>
   </si>
   <si>
     <t>POLO CAMISERO DRY BLANCO PARA CABALLERO TALLA M</t>
   </si>
   <si>
+    <t>MALLA CUADRADA PVC 3/8 1.2M X30M PES</t>
+  </si>
+  <si>
+    <t>MALLA CUADRADA  PVC 1/2 -1.2X30M PES</t>
+  </si>
+  <si>
     <t>ANILLO NARANJA P/TUBO ISO 250MM</t>
   </si>
   <si>
     <t>CABESAL</t>
   </si>
   <si>
     <t>LED PROYECTOR EXTERIOR 50W</t>
   </si>
   <si>
     <t>INTERRUPTOR TERMOMAGNETICO 2X16</t>
   </si>
   <si>
     <t>ROLLOS CABLE 2X14 MELLIZO ULIX PVC X100MTS</t>
   </si>
   <si>
-    <t>MALLA CUADRADA PVC 3/8 1.2M X30M PES</t>
-[...1 lines deleted...]
-  <si>
     <t>PONCHO PVC PESADO</t>
   </si>
   <si>
     <t>BOTAS DE PEGA FORTE POLISHOES PVC NEGRO T 39 PARES</t>
   </si>
   <si>
     <t>Otros</t>
   </si>
   <si>
-    <t>MALLA CUADRADA  PVC 1/2 -1.2X30M PES</t>
-[...1 lines deleted...]
-  <si>
     <t>PANEL REDONDO 24W ADOSABLE</t>
   </si>
   <si>
     <t>NYLON SEA WOLF MADEJA 4.00MMX 500M VERDE CLARO</t>
   </si>
   <si>
     <t>ROLLOS CABLE 2X12 MELLIZO ULIX PVC X100MTS</t>
   </si>
   <si>
     <t>RASTRILLO 14 DTS</t>
   </si>
   <si>
     <t>POLO CAMISERO DRY FIT GRIS PARA CABALLERO TALLA CH</t>
   </si>
   <si>
     <t>INTERRUPTOR TERMOMAGNETICA PARA RIEL 10 AMP STRONGER</t>
   </si>
   <si>
     <t>MALLA 3/8 PESADA 30 KG GAL</t>
   </si>
   <si>
     <t>FUMIGADOR  DE  2 LITROS DOMESTICO TRUPER</t>
   </si>
   <si>
     <t>VALVULA BOLA HDPE 63X63 2"</t>
   </si>
   <si>
     <t>BALANZA ELECTRONICA DE 40KG</t>
   </si>
   <si>
     <t>MALLA  MALVINAS 12</t>
   </si>
   <si>
+    <t>ASP WOOBLER 1/2 AZUL Q</t>
+  </si>
+  <si>
     <t>CABLE 2X18 INDECO COMERCIAL</t>
   </si>
   <si>
     <t>EXTENCION 10 MTS AMARILLA</t>
   </si>
   <si>
+    <t>CLAVO CC 4" ALB X30KG GRANEL</t>
+  </si>
+  <si>
     <t>MOTOR GASOLINERO  5.5 PS</t>
   </si>
   <si>
     <t>LIFAN</t>
   </si>
   <si>
     <t>TUBO 160MM S - PESADO ALCANTARILLADO X 6MTS SAN ANTONIO</t>
   </si>
   <si>
     <t>DESBROZADORA 541 COMERIAL</t>
   </si>
   <si>
     <t>PUA 200MTS AMERICANO</t>
   </si>
   <si>
     <t>AGROFILM CALIBRE 6 (6X50MT)300M2/PESO 45KL/ NACIONAL</t>
   </si>
   <si>
     <t>ALAMBRE DE PUAS CALIBRE 17.50 200M</t>
   </si>
   <si>
     <t>PLAYERA POLO BLANCO DAMA M BORDADO</t>
   </si>
   <si>
     <t>MALLA DE 1" PESADA PVC 24KG</t>
   </si>
   <si>
     <t>EXTENCION GRIS 5MTS</t>
   </si>
   <si>
     <t>ROLLO ALAMBRE PUA CORCEL TIPO ||| X200MTS</t>
   </si>
   <si>
-    <t>ASP WOOBLER 1/2 AZUL Q</t>
-[...1 lines deleted...]
-  <si>
     <t>ROLLOS DE MANGUERA 16MM X 500MTS  NEGRA</t>
   </si>
   <si>
     <t>BALANZA ELECTRONICA 40 KG 40T CORETO</t>
   </si>
   <si>
     <t>TIJERA DE PODAR BELLOTA</t>
   </si>
   <si>
     <t>LAMPARA LED UFO 20W ULIX</t>
   </si>
   <si>
     <t>CAÃO NEGRO  PICO GANZO FLEXIBLE VY GRIF</t>
   </si>
   <si>
     <t>CAÃO ROJO  FLEXIBLE  VY GRIF</t>
   </si>
   <si>
+    <t>ASPERSOR ALUMINIO SECTORIAL 1"</t>
+  </si>
+  <si>
     <t>DESPULPADORAS DE CAFE # 10 MARCA LAM FENIX CON POLEAS Y ACCESORIOS COMPLETOS</t>
   </si>
   <si>
     <t>TAPA 4" INRELISA</t>
   </si>
   <si>
     <t>PEGAMENTO PVC 1/16 X 24 UND</t>
   </si>
   <si>
     <t>CERRADURA 333 03 GOLPES TRAVEX</t>
   </si>
   <si>
     <t>CUCHILLA DEPLASTICO 18 MM PRETUL</t>
   </si>
   <si>
     <t>CERRADURA BLINDADA 926 FORTE</t>
   </si>
   <si>
     <t>COSINAS MEJORADAS 3 ORNILLAS LINEAL CORONA</t>
   </si>
   <si>
     <t>INTERRUPTOR TERMOMAGNETICO 2X25</t>
   </si>
   <si>
     <t>GRASA LUBRICANTE MULTIUSOS DE LITRO DE 450 G</t>
   </si>
   <si>
+    <t>TEE 63MMX 63MM X63MM PN16 2"</t>
+  </si>
+  <si>
     <t>ESCOBA RECTA METALYCA DE 22" DIENTES TRUPER</t>
   </si>
   <si>
     <t>INAFECTO</t>
   </si>
   <si>
-    <t>CLAVO CC 4" ALB X30KG GRANEL</t>
-[...1 lines deleted...]
-  <si>
     <t>ROLLO DE MALLA CUADRADA 1/4 0.90X30MTS PVC  PESADA</t>
   </si>
   <si>
     <t>LLANTA  SOLIDA MODELO 400-8</t>
   </si>
   <si>
     <t>CLAVO 31/2 X9 C/C 25KG</t>
   </si>
   <si>
     <t>CLAVO FRUTEROS 3/4 X 30KG</t>
   </si>
   <si>
     <t>CARRETILLA 6M3 LLANTA REFORZADA</t>
   </si>
   <si>
     <t>FOCO LED POLICARBONATO TIPO CUBO 50 WATTS</t>
   </si>
   <si>
     <t>CONECTOR FLEXIBLE VINILO REFORZADA SANITARIO 1/2 X 7/8 40CM</t>
   </si>
   <si>
     <t>ROLLOS DE MANGUERA DUPLEX 3/4 X100MTS</t>
   </si>
   <si>
     <t>POLO CAMISERO DRY FIT BLANCO PARA DAMA TALLA M</t>
   </si>
   <si>
-    <t>TEE 63MMX 63MM X63MM PN16 2"</t>
-[...1 lines deleted...]
-  <si>
     <t>FOCO TIPO BOTELLA 40W PHILIPS</t>
   </si>
   <si>
     <t>EXTENCION 7.5 MTS AMARILLA</t>
   </si>
   <si>
     <t>MALLA GALV  1/4" 0.90" 30 TMS</t>
   </si>
   <si>
     <t>FOCO LED 15W LUZ FRIA PHILIPS</t>
   </si>
   <si>
     <t>TALADRO PERCUTOR PROFESIONAL 1/2" DE 700 W 220 V</t>
   </si>
   <si>
     <t>PLANCHA CALAMINA 0.22X0.80X3.60 MT-F04</t>
   </si>
   <si>
-    <t>ASPERSOR ALUMINIO SECTORIAL 1"</t>
-[...1 lines deleted...]
-  <si>
     <t>INTERRUPTOR TERMOMAGNETICO 2X32</t>
   </si>
   <si>
     <t>BROCHAS DE NILON DE 1/2</t>
   </si>
   <si>
     <t>CANASTILLA</t>
   </si>
   <si>
     <t>PINTURA SPRAY ROJO BRILLANTE</t>
   </si>
   <si>
     <t>MACHETE BELL 127H-12 PPNSA</t>
   </si>
   <si>
+    <t>CAJA GRAPA PARA CERCO 1X9 DE 25KG</t>
+  </si>
+  <si>
+    <t>DE ACERO</t>
+  </si>
+  <si>
+    <t>ALICATE UNIVERSAL 8" MANGO COMFORT GRIP PRETUL</t>
+  </si>
+  <si>
+    <t>INTERRUPTOR TERMOMAGNETICO 2X20</t>
+  </si>
+  <si>
+    <t>GRAPA DE CERCO 1X9</t>
+  </si>
+  <si>
+    <t>PULV. AGRIC. MANUAL JACTO PICON PERU PJH X 20</t>
+  </si>
+  <si>
+    <t>PINTURA SPRAY NEGRO BRILLANTE</t>
+  </si>
+  <si>
+    <t>ROLLOS DE MANGUERA DE DUPLEX ECON 5/8 X100 TMT QUIVER PLAST</t>
+  </si>
+  <si>
+    <t>CLAVO CC 1.1/2X15 CARP DE 30KG GRANEL</t>
+  </si>
+  <si>
+    <t>PLANCHA CALAMINA  0.22 X 0.80X 1.80 MT</t>
+  </si>
+  <si>
+    <t>ROLLOS DE MANGUERA HDP 5/8 X 100 MTS NEGRA</t>
+  </si>
+  <si>
+    <t>MALLA PVC 3/8 X20BWG 0.9030M</t>
+  </si>
+  <si>
+    <t>CAÃO PVC 1/2 CON MANGO BLANCO</t>
+  </si>
+  <si>
+    <t>GANCHO HDPE DE 75MM- 110MM</t>
+  </si>
+  <si>
+    <t>GANCHO HDPE 32MM- 75MM</t>
+  </si>
+  <si>
+    <t>ARCO SIERRA TRUPER</t>
+  </si>
+  <si>
+    <t>FOCO LED 4W BOTELLA</t>
+  </si>
+  <si>
+    <t>CUCHILLA P/GUADAÃA 350X1 HU GRANDE GAVILAN</t>
+  </si>
+  <si>
+    <t>ROLLOS DE MANGUERA DUPLEX 1"X100MTS</t>
+  </si>
+  <si>
+    <t>CAÃO JARDIN 1/2" P / ROJA</t>
+  </si>
+  <si>
+    <t>MOTOR YC80B-4 0.5HP MONOFASICO</t>
+  </si>
+  <si>
+    <t>ARCO CIERRA</t>
+  </si>
+  <si>
+    <t>ASPERSOR CIRCULAR 3/4 NARANJA</t>
+  </si>
+  <si>
+    <t>FOCO BOTELLA WAILEC</t>
+  </si>
+  <si>
+    <t>CABEZA DE ZAPAPICO 5 LB SIN MANGO</t>
+  </si>
+  <si>
+    <t>GORRA TRUPER COLOR GRIS 100 % POLIESTER RESPIRABLE</t>
+  </si>
+  <si>
+    <t>SERRUCHO DE PODA 12" TRADICIONAL</t>
+  </si>
+  <si>
+    <t>PEGAMENTO PVC 1" GL DORADO OATEY</t>
+  </si>
+  <si>
+    <t>FOCO LED DE 38W BOTELLA MACROLED</t>
+  </si>
+  <si>
+    <t>BROCHA FILAMENTO NEGRO 1MM</t>
+  </si>
+  <si>
+    <t>FOCO LED 15W/A60 /AC 220</t>
+  </si>
+  <si>
+    <t>RECARGA DE AGUA  BIDONES DE 20 LITROS COMPLETO</t>
+  </si>
+  <si>
+    <t>DISCO CORTE 4.5X3/64 NORTON</t>
+  </si>
+  <si>
+    <t>COSINAS 2 ORNILLAS CON ACOPLE CORONA</t>
+  </si>
+  <si>
+    <t>THINNER ACRILICO 305</t>
+  </si>
+  <si>
+    <t>FOCO LED INTELLIGENT 12 WAT</t>
+  </si>
+  <si>
+    <t>ASPERSOR METALICO DOBLE CHORRO TRUPER SOLO CABEZA</t>
+  </si>
+  <si>
+    <t>CLAVO C/C 3" ALB X30KG GRANEL</t>
+  </si>
+  <si>
+    <t>ROLLO CABLE 2X16 MELLIZO X 100MTS</t>
+  </si>
+  <si>
+    <t>ROLLOS DE MANGUERA REFORZADA 3/4 X100 MTS QUIVER PLAST</t>
+  </si>
+  <si>
+    <t>CAÃO DE PVC 1/2 CON MANGO AZUL</t>
+  </si>
+  <si>
+    <t>RODILLO TORO 9" TORO BLANCA</t>
+  </si>
+  <si>
+    <t>CALAMINA GAL.CHI 0.20 MM</t>
+  </si>
+  <si>
+    <t>ANYERO</t>
+  </si>
+  <si>
+    <t>LAVADERO DE ACERO 110X48X0.8 PULIDO</t>
+  </si>
+  <si>
+    <t>CHAPA BOLA ACERO</t>
+  </si>
+  <si>
+    <t>WALL SOKET 21 NEW "FIJI LIGHT"</t>
+  </si>
+  <si>
+    <t>CINTA DE EMPAQUE 48 MM X 150 M TRASPARENTE TRUPER</t>
+  </si>
+  <si>
+    <t>CAJAS DE CLAVO 6" GRANEL  30KG</t>
+  </si>
+  <si>
+    <t>MALLA MALVINAS 10</t>
+  </si>
+  <si>
+    <t>MALLA  CUADRADA PVC 1/2 30M LIVIANA  11KG</t>
+  </si>
+  <si>
+    <t>LIMA TRIANGULO PESADO 8" CON MANGO DOBLE INYECCION</t>
+  </si>
+  <si>
+    <t>LAMPARA FLAT T/UFO 22W</t>
+  </si>
+  <si>
+    <t>CALAMINA 0.20X360</t>
+  </si>
+  <si>
+    <t>CAÃO PARA JARDIN PESADO PVC 1/2 BLANCO SCHUBERT</t>
+  </si>
+  <si>
+    <t>ASPERSOR  PLASTICO SECTORIAL 1" VERDE MACHO DE 25CM</t>
+  </si>
+  <si>
+    <t>LINTERNA ANTORCH LAM 3W/16W SR</t>
+  </si>
+  <si>
+    <t>SONCA</t>
+  </si>
+  <si>
+    <t>ALAMBRE INDECO 14 COMERCIAL ALU</t>
+  </si>
+  <si>
+    <t>MALLA RASCHEL VERDE / NEGRO 65% 4.20X100M CL</t>
+  </si>
+  <si>
+    <t>CAJAS DE CLAVO 2"GRANEL 25 KG</t>
+  </si>
+  <si>
+    <t>NYLON 3.50MM DARK GREEN</t>
+  </si>
+  <si>
+    <t>ROLLOS DE MANGUERA HDP 3/4 X 100 MTS NEGRA</t>
+  </si>
+  <si>
+    <t>CAJAS DE CLAVO 8X3  X30KG GRANEL</t>
+  </si>
+  <si>
+    <t>CAÃO DE ESFERA DE METAL  1/2" PARA JARDIN</t>
+  </si>
+  <si>
+    <t>ENTENCION DE 7.50 AMARILLA</t>
+  </si>
+  <si>
+    <t>FOCO LED DE 18 WATH</t>
+  </si>
+  <si>
+    <t>VALVULA BOLA 32MMX32MM 1"</t>
+  </si>
+  <si>
+    <t>CEMENTO MOCHICA TIPO GU</t>
+  </si>
+  <si>
+    <t>PACASMAYO</t>
+  </si>
+  <si>
+    <t>MOCHILA PORTA LAPTOP</t>
+  </si>
+  <si>
+    <t>POLOS MANGA LARGA  DE ALGODON  AMARILLO</t>
+  </si>
+  <si>
+    <t>LENTES DE SEGURIDAD AJUSTABLES CLAROS C/ANTIEMPAÃO</t>
+  </si>
+  <si>
+    <t>ALICATE UNIVERSAL  8"</t>
+  </si>
+  <si>
+    <t>CLAVOS  C/C 2" 30KG GRANEL</t>
+  </si>
+  <si>
+    <t>POLO CAMISERO DRY FIT GRIS PARA DAMA TALLA M</t>
+  </si>
+  <si>
+    <t>MALLA GALVANIZADA 3/8</t>
+  </si>
+  <si>
+    <t>MALLA DE 3/8  20KG TAIWILL</t>
+  </si>
+  <si>
+    <t>ZAPAPICO 5 LB MANGO DE FIBRA 36"</t>
+  </si>
+  <si>
+    <t>PLANCHA CALAMINA 0.18X0.80X3.60 MT</t>
+  </si>
+  <si>
+    <t>LAMPA ANSA</t>
+  </si>
+  <si>
+    <t>SERRUCHO DE PODA 14" TRADICIONAL</t>
+  </si>
+  <si>
+    <t>MALLA DE SEGURIDAD NARANJA 45MTS</t>
+  </si>
+  <si>
+    <t>MALLA  CUADRADA PVC 1/2" X0.914MX30M PESO NETO 23.5 KGS</t>
+  </si>
+  <si>
+    <t>PEGAMENTO DORADO MEDIANO</t>
+  </si>
+  <si>
+    <t>GUANTES ANTICORTE ALGODON GRIS</t>
+  </si>
+  <si>
+    <t>FILM AGROLENE VERDE CA .6 (6.00MX50M)</t>
+  </si>
+  <si>
+    <t>MALLA RASCHEL 50% VERDE DE 4.2 X 100MT</t>
+  </si>
+  <si>
+    <t>HOJA DE SIERRA  AA 18 X50</t>
+  </si>
+  <si>
+    <t>TEE 25MMX25MMX25MM PN 16 3/4</t>
+  </si>
+  <si>
+    <t>FOCO LED CON SENSOR 9W FSL</t>
+  </si>
+  <si>
+    <t>MALLA RASCHEL VERDE / NEGRO80% 4.20 X 100MTS CL</t>
+  </si>
+  <si>
+    <t>MALLA CUADRADA PVC 3/8 30M LIVIANA  11KG</t>
+  </si>
+  <si>
+    <t>PRODAD</t>
+  </si>
+  <si>
+    <t>PALA LAMPA T 1000 RECTA PERU</t>
+  </si>
+  <si>
+    <t>ROLLOS DE MANGUERA DUPLEX DE 5/8X100MTS</t>
+  </si>
+  <si>
+    <t>PIEZA DE LLAVERO TIPO DESARMADOR Y DESTAPADOR PACERA 30 PZ</t>
+  </si>
+  <si>
+    <t>LLAVE ESFERICA  P/ JARDIN 1/2 PVC  C/BLANCO  "HARDMAN"</t>
+  </si>
+  <si>
+    <t>ZAPAPICO 5 LB SIN MANGO</t>
+  </si>
+  <si>
+    <t>FERROPLEX 122X244 X 4M M</t>
+  </si>
+  <si>
+    <t>CLAVO ESTRIADO DE ACERO 11/2"MM 1/2KG</t>
+  </si>
+  <si>
+    <t>ASPERSOR PLASTICO DOS VIAS ESTACA 19 CM</t>
+  </si>
+  <si>
+    <t>VALVULA DE BOLA DE 1/2 CON ROSCA NARANJA PCP</t>
+  </si>
+  <si>
+    <t>TUBO 2 DESAGUE MARANJA X 3MTS SAN ANTONIO</t>
+  </si>
+  <si>
+    <t>MARTILLO</t>
+  </si>
+  <si>
+    <t>SACOS PESADOS BLANCOS USA</t>
+  </si>
+  <si>
+    <t>TRAMPA CORRUGADA EN HYDRA</t>
+  </si>
+  <si>
+    <t>MALLA DE NYLON PARA LOSA DEPORTIVA DE 100ML X 8M ALTURA</t>
+  </si>
+  <si>
+    <t>ASPERSOR PLASTICO DC C/ROMP 3/4" (DC-S18-1)</t>
+  </si>
+  <si>
+    <t>TUBO DE LUZ DE 3/4</t>
+  </si>
+  <si>
+    <t>CERRADURA CLASICA C- 240 FORTE</t>
+  </si>
+  <si>
+    <t>FORTE</t>
+  </si>
+  <si>
+    <t>ASPERSOR PLAST CIRCULAR 3/4 QUIVER</t>
+  </si>
+  <si>
+    <t>WINCHA 5 M CINTA 19 MM 12 PZ PRETUL</t>
+  </si>
+  <si>
+    <t>LAMPA CAJUELERA CUADRADA T-2000 PUÃO</t>
+  </si>
+  <si>
+    <t>LAVADERO ACERO  96 X 43 C/ ACCESORIOS</t>
+  </si>
+  <si>
+    <t>LLANTA REFORZADA 16" CON ARO PARA CARRETILLA</t>
+  </si>
+  <si>
+    <t>GORRA TRUPER COLOR AZUL MARINO 100% POLIESTER RESPIRABLE</t>
+  </si>
+  <si>
+    <t>PLCH - CALAMINA TRASLUCIDA 3.60 X 0.81 1.00</t>
+  </si>
+  <si>
+    <t>TECHOPLUS</t>
+  </si>
+  <si>
+    <t>ADAPTADOR MACHO DE 1/2 NEGRO</t>
+  </si>
+  <si>
+    <t>DISCO CORTA METAL 115MMX1 2X22 2</t>
+  </si>
+  <si>
+    <t>UYU UYUSTOOLS</t>
+  </si>
+  <si>
     <t>ROLLOS ALAMBRE NEGRO #08  X100KG</t>
   </si>
   <si>
-    <t>CAJA GRAPA PARA CERCO 1X9 DE 25KG</t>
-[...218 lines deleted...]
-    <t>POLO CAMISERO DRY FIT GRIS PARA DAMA TALLA M</t>
+    <t>VALVULA DE PVC ROSCA HEMBRA 1" MARCA WATON</t>
+  </si>
+  <si>
+    <t>LLAVE NEW ERA 32A</t>
+  </si>
+  <si>
+    <t>FOCO LED 50W FSL</t>
+  </si>
+  <si>
+    <t>CAJAS  CLAVO 7" GRANEL 30KG</t>
+  </si>
+  <si>
+    <t>FOCO LED BOTELLA 40 WATTS</t>
+  </si>
+  <si>
+    <t>ROLLOS DE MALLA LIVIANA PVC 1/2X1/2  0.914X30M X9.5KG</t>
+  </si>
+  <si>
+    <t>ROLLOS DE CABLE 2X18 INDECO AWG X100MTS</t>
+  </si>
+  <si>
+    <t>GRAPA MOTTO 1X9 30 KG GRANEL</t>
+  </si>
+  <si>
+    <t>LLANTA DE CARRETILLA 400-8</t>
+  </si>
+  <si>
+    <t>CORO MOLINO GRANO/PRACTICUC T/ALTA 6/1</t>
+  </si>
+  <si>
+    <t>ROLLO ALAMBRE PUA  X 200 M ROJO ALTA</t>
+  </si>
+  <si>
+    <t>TIJERA PARA PODA 8"FORJADA CUCHILLA PASO CABEZA ANGULADA</t>
+  </si>
+  <si>
+    <t>PALA LAMPA T 2000 RECTA</t>
+  </si>
+  <si>
+    <t>ALAMBRE DE  PUA SINCHI X 200 MT</t>
+  </si>
+  <si>
+    <t>ZAPAPICO BELLOTA REF 809A</t>
+  </si>
+  <si>
+    <t>LLANTA SOLA P/ CARRET REFOR. S/CAMARA TRUPER</t>
+  </si>
+  <si>
+    <t>MALLA 3/8 LIVIANA</t>
+  </si>
+  <si>
+    <t>ROLLO DE MALLA CUADRADA 3/8-19 BWG-30 MTS PVC</t>
+  </si>
+  <si>
+    <t>MALLA CUADRADA PVC 1/4"X0914MX30M PESO NETO 23.5KGS</t>
+  </si>
+  <si>
+    <t>GUANTES ANTICORTE AMARILLO REFORZADO</t>
+  </si>
+  <si>
+    <t>ABRAZADERA SAP PVC DE 1" CON REDUCCION A 1/2 CONCYSSA</t>
+  </si>
+  <si>
+    <t>CERRADURA 444CE 03 GOLPES TRAVEX</t>
+  </si>
+  <si>
+    <t>TRAVEX</t>
+  </si>
+  <si>
+    <t>WINCHA CONTRA IMPACTO 5 M</t>
+  </si>
+  <si>
+    <t>AMOLADORA ANGULAR 41/2" PROFESIONAL , 220 V 850 W</t>
+  </si>
+  <si>
+    <t>TUBO 3 DESAGUE X 3MTS SAN ANTONIO</t>
+  </si>
+  <si>
+    <t>TOMACORRIENTE TRIPLE UNIVERSAL BTICINO DOMINO OVAL COMERCIAL</t>
+  </si>
+  <si>
+    <t>INTERRUCTOR SIMPLE P/SOBREPONER</t>
+  </si>
+  <si>
+    <t>FOCO BALON POLICARBONATO 18WATTS</t>
+  </si>
+  <si>
+    <t>LAPICERO TRUPER</t>
+  </si>
+  <si>
+    <t>TOMA DOBLE EMPOTRADO BTICINO</t>
+  </si>
+  <si>
+    <t>MALLA RASCHEL 65%X100MTS</t>
+  </si>
+  <si>
+    <t>GUANTES INDUSTRIALES</t>
+  </si>
+  <si>
+    <t>ROLLO DE MALLA CUADRADA 1/2-19 BWG-3X130TS PVC-V</t>
+  </si>
+  <si>
+    <t>CLAVO C/C 21/2" X30KG GRANEL</t>
+  </si>
+  <si>
+    <t>CERRADURA 3G. CLASICA F- 226 FORTE</t>
+  </si>
+  <si>
+    <t>GUANTES ANTICORTE POLISTER  T/ M TRUPER</t>
+  </si>
+  <si>
+    <t>LLAVE ESFERICA PARA JARDIN CROMADA 1/2 SCHUBERT</t>
+  </si>
+  <si>
+    <t>LIMA TRIANGULAR NORMAL DE 7" C/MANGO</t>
+  </si>
+  <si>
+    <t>LIMA OREGON 7.32</t>
+  </si>
+  <si>
+    <t>PALA RECTA</t>
+  </si>
+  <si>
+    <t>LLAVE PVC 1"</t>
+  </si>
+  <si>
+    <t>DISCO DE CORTE  METAL INOX 7"X1/16 DEWALT</t>
+  </si>
+  <si>
+    <t>YOYO PAPA GUADAÃA</t>
+  </si>
+  <si>
+    <t>BUJIA NGK BR BM7A MOTOSIERRAS</t>
+  </si>
+  <si>
+    <t>DESAGUES Y COLETAS PARA LAVADERO ACERO</t>
   </si>
   <si>
     <t>CLAVO C/C B 5" X6 X 25 KG</t>
   </si>
   <si>
-    <t>MALLA GALVANIZADA 3/8</t>
-[...23 lines deleted...]
-    <t>MALLA DE SEGURIDAD NARANJA 45MTS</t>
+    <t>LAVADERO   ACERO 75 X 40  C/ACCESORIOS</t>
+  </si>
+  <si>
+    <t>CUELLO FLEXIBLE PARA SANITARIO COFLEX</t>
+  </si>
+  <si>
+    <t>VALVULA BOLA HDPE 20MMX20MM 1/2</t>
+  </si>
+  <si>
+    <t>FOCO LED 12V PARA BATERIA</t>
+  </si>
+  <si>
+    <t>MACHETE  SABLE 18" MANGO BICOLOR</t>
+  </si>
+  <si>
+    <t>RHINO</t>
+  </si>
+  <si>
+    <t>PEGAMENTO ABRO AZUL</t>
+  </si>
+  <si>
+    <t>LINTERNA RECARGABLE 1W LED  SR -101</t>
+  </si>
+  <si>
+    <t>POLO CAMISERO DRY FIT GRIS PARA CABALLERO TALLA M</t>
+  </si>
+  <si>
+    <t>LAMPA RECTA CLASIC M/P</t>
+  </si>
+  <si>
+    <t>CLORO GRANULADO 70% MAGNACHLOR</t>
+  </si>
+  <si>
+    <t>ANILLO DE CERA CON GUIA PLASTICA PLOMER</t>
+  </si>
+  <si>
+    <t>CAMARA PARA LLANTA DE CARRETILLA  16</t>
+  </si>
+  <si>
+    <t>REDUCCION DE 1" A 1/2 PVC</t>
+  </si>
+  <si>
+    <t>REDUCCION DE 1 1/2 A 3/4 PVC</t>
+  </si>
+  <si>
+    <t>FOCO LED 7W</t>
+  </si>
+  <si>
+    <t>CAJAS DE CLAVO DE 2 1/2 GRANEL 25 KG</t>
+  </si>
+  <si>
+    <t>GUANTES ANTICORTE ROJO NITRILO EUROTOOLS</t>
+  </si>
+  <si>
+    <t>INTERRUPTOR STRONGER DE 25M</t>
+  </si>
+  <si>
+    <t>GUANTE ANTICORTE NYLON COLOR ROJO</t>
+  </si>
+  <si>
+    <t>CALAMINA GALVANIZADA INVERSAL 0.22 X800X360MM</t>
+  </si>
+  <si>
+    <t>LIMA TRIANGULO PESADO 6" TRUPER</t>
+  </si>
+  <si>
+    <t>SOKET PLANO TIPO PLANO</t>
+  </si>
+  <si>
+    <t>EUROLITE</t>
+  </si>
+  <si>
+    <t>CLAVO ESTRIADO 2" ACERO 1/2KG</t>
+  </si>
+  <si>
+    <t>DESPULPADORAS LAMPER</t>
+  </si>
+  <si>
+    <t>CLAVO ESTRIADO 5" DE ACERO 1/2GK</t>
+  </si>
+  <si>
+    <t>ENLACE 3/4 AZUL</t>
+  </si>
+  <si>
+    <t>FOCO LED DE 30 WATTS</t>
+  </si>
+  <si>
+    <t>M SPECIAL HD 40 12X1L:PE</t>
+  </si>
+  <si>
+    <t>UNION DE 2"</t>
+  </si>
+  <si>
+    <t>TEE 32MM X32MM PN 16 IRRIPLAST</t>
+  </si>
+  <si>
+    <t>MALLA CUADRADA PVC 3/8"X0.914MX30M PESO NETO 23.5 KGS</t>
+  </si>
+  <si>
+    <t>INFLADOR MINI BOMBA DE AIRE TRUPER</t>
+  </si>
+  <si>
+    <t>VAL ESFE DOD UNION UNIV LIVI</t>
+  </si>
+  <si>
+    <t>LIMA 3/16</t>
+  </si>
+  <si>
+    <t>ROLLOS ALAMBRE PUA ANDINO 1.24/1.24 200MTS 5"</t>
+  </si>
+  <si>
+    <t>LAMPARA FLAT T/UFO 38W</t>
+  </si>
+  <si>
+    <t>GUANTES ANTICORTE NYLON ROJO</t>
+  </si>
+  <si>
+    <t>CODO DE PVC DE 1" X 90A NICOLL</t>
+  </si>
+  <si>
+    <t>FOCO LED DE 14.50W MACROLED</t>
+  </si>
+  <si>
+    <t>CALAMINA PREPINTADA 0.22X0.80X3.60 AZUL</t>
+  </si>
+  <si>
+    <t>TEE 20MMX20MM PN 16 IRRIPLAS</t>
+  </si>
+  <si>
+    <t>TRIPLAY DE 8MM</t>
+  </si>
+  <si>
+    <t>HACHA EUROPEA 1000 G MANGO HICKORY 28" TRUPER</t>
+  </si>
+  <si>
+    <t>FOCO LED 5W/A60/AC220</t>
+  </si>
+  <si>
+    <t>ASPERSOR PLAST CIRCULAR 1"</t>
+  </si>
+  <si>
+    <t>INTERRUPTOR TERMOMAGNETICA  PARA RIEL 32 AMP STRONGER</t>
+  </si>
+  <si>
+    <t>BALDE RECOLECTOR 18LT</t>
+  </si>
+  <si>
+    <t>ENLACE NARANJA 32MM X 32MM PN 16 INRRIPLAST</t>
+  </si>
+  <si>
+    <t>FOCO LED 16 W BOTELLA</t>
+  </si>
+  <si>
+    <t>MACHETE SABLE127 PPN 17"</t>
+  </si>
+  <si>
+    <t>DISCO CORTE CUMET</t>
+  </si>
+  <si>
+    <t>LAMPARA FLAT T/UFO BLANCA 25W</t>
   </si>
   <si>
     <t>ROLLOS ALAMBRE NEGRO #16  X100KG</t>
   </si>
   <si>
-    <t>MALLA  CUADRADA PVC 1/2" X0.914MX30M PESO NETO 23.5 KGS</t>
-[...407 lines deleted...]
-    <t>MACHETE SABLE127 PPN 17"</t>
+    <t>FOCO LED 30W 240V LUZ BLANCA FSL</t>
   </si>
   <si>
     <t>PEGAMENTO  1.32 PVC</t>
   </si>
   <si>
     <t>MANGUERA DE 5/8 REFORZADA</t>
   </si>
   <si>
-    <t>FOCO LED 30W 240V LUZ BLANCA FSL</t>
-[...1 lines deleted...]
-  <si>
     <t>PALA  (LAMPA) CUCHARA , PRETUL</t>
   </si>
   <si>
     <t>FOCO LED 40W FSL</t>
   </si>
   <si>
     <t>PEGAMENTO ABRO TRASPARENTE</t>
   </si>
   <si>
     <t>RASTRILLO DE 14 DIENTES MANGO DE 54"  TRUPER</t>
   </si>
   <si>
+    <t>ROLLOS MALLA HEXAGONAL 3/4 -0.90X30 MT 5KG GALLINERO</t>
+  </si>
+  <si>
     <t>GUANTE IMPREGNACION LATEX 9 NA</t>
   </si>
   <si>
     <t>MACHETE SABLE 22" MANGO BICOLOR</t>
   </si>
   <si>
-    <t>ROLLOS MALLA HEXAGONAL 3/4 -0.90X30 MT 5KG GALLINERO</t>
-[...1 lines deleted...]
-  <si>
     <t>BAT ZINC AA-2 TIRAX 10 PER 6X8 -247</t>
   </si>
   <si>
     <t>KODAK</t>
   </si>
   <si>
+    <t>FOCO LED DE 15W LUZ BLANCA FSL</t>
+  </si>
+  <si>
     <t>LLAVE JARDIN 1/2 MANIJA NARANJA PCP</t>
   </si>
   <si>
     <t>UNION 11/2</t>
   </si>
   <si>
     <t>FOCO LED 12V P/BATERIA 9W LUZ BLANCA FSL</t>
   </si>
   <si>
     <t>2020-04-12</t>
   </si>
   <si>
+    <t>CLAVO ESTRIADO 21/2" ACERO 1/2</t>
+  </si>
+  <si>
     <t>PLANCHA CALAMINA ROJO 0.22X3.60</t>
   </si>
   <si>
     <t>ABRAZADERA SAP PVC DE 2" CON REDUCCION A 1/2" CONCYSSA</t>
   </si>
   <si>
     <t>TOMACORRIENTE SIMPLE P/ SOBREPONER  HARDMAN</t>
   </si>
   <si>
     <t>CINTA PARA EMBALAJE 48 MM X50 M TRASPARENTE TRUPER</t>
   </si>
   <si>
     <t>TUBO 2 DESAGUE X 3MTS SAN ANTONIO</t>
   </si>
   <si>
     <t>TUBO PARA ASPERSOR DE 1"</t>
   </si>
   <si>
+    <t>CUCHILLA P/MOTOGUADAÃA PULIDA 350MM X 20MM H P</t>
+  </si>
+  <si>
     <t>CALAMINA 0.14 X3.60 ACEROS AREQUIPA</t>
   </si>
   <si>
+    <t>MACHETE SABLE 127 PPN 22"</t>
+  </si>
+  <si>
     <t>CALAMINA GAL. 0.22X 800 X 3600 MM</t>
   </si>
   <si>
     <t>FOCO LED 16W LUZ BLANCA</t>
   </si>
   <si>
     <t>PLANCHA  3.60 X0.836 X 1 MM TRASL BLANCO</t>
   </si>
   <si>
     <t>FIBRAFORTE</t>
   </si>
   <si>
     <t>CESTO RECOLECTOR 18 L (PESD)</t>
   </si>
   <si>
-    <t>CUCHILLA P/MOTOGUADAÃA PULIDA 350MM X 20MM H P</t>
-[...1 lines deleted...]
-  <si>
     <t>MACHETE TRAMONTINA PULIDO 22" MANGO POLITILENO</t>
   </si>
   <si>
-    <t>FOCO LED DE 15W LUZ BLANCA FSL</t>
-[...2 lines deleted...]
-    <t>MACHETE SABLE 127 PPN 22"</t>
+    <t>FOCO BALON POLICARBONATO ALFA 15 WATTS</t>
+  </si>
+  <si>
+    <t>INFLADOR MANUAL DE 23"</t>
+  </si>
+  <si>
+    <t>BAT ZINC 3A-2 TIRAXX10 PERF6X8-254</t>
+  </si>
+  <si>
+    <t>SIERRAS SANDFLEX 12"-300MM BAHCO</t>
+  </si>
+  <si>
+    <t>SANDFLEX</t>
   </si>
   <si>
     <t>M-SPECIAL 2T 40X0.2L</t>
   </si>
   <si>
-    <t>FOCO BALON POLICARBONATO ALFA 15 WATTS</t>
-[...13 lines deleted...]
-  <si>
     <t>UNION 3/4 AZUL</t>
   </si>
   <si>
     <t>LIMA GAVILAN</t>
   </si>
   <si>
     <t>FOCO LED 5W LUZ BLANCA</t>
   </si>
   <si>
     <t>INTERRUPTOR  SOBRE PONER  SIMPLE</t>
   </si>
   <si>
+    <t>CARRETILLA 5.5 FF3 NEUMATICA REFORZADA</t>
+  </si>
+  <si>
+    <t>Pieza</t>
+  </si>
+  <si>
     <t>CAÃO PARA AGUA PESADO</t>
   </si>
   <si>
     <t>TOMACORRIENTE VISIBLE</t>
   </si>
   <si>
-    <t>CARRETILLA 5.5 FF3 NEUMATICA REFORZADA</t>
-[...2 lines deleted...]
-    <t>Pieza</t>
+    <t>NYLON 4.0MM DARK GREEN X500M</t>
   </si>
   <si>
     <t>FOCO LED 20W/T80/6500KE27/AC220 BLANCA</t>
   </si>
   <si>
     <t>VALVULA DE PVC ROSCA HEMBRA 1/2" MARCA WATON</t>
   </si>
   <si>
     <t>FOCO DE 25W LUZ BLANCA  FSL</t>
   </si>
   <si>
     <t>LENTES DE SEGURIDAD COLOR TRASPARENTE TRUPER</t>
   </si>
   <si>
-    <t>NYLON 4.0MM DARK GREEN X500M</t>
+    <t>ASPERSOR DE 3/4 QUIVER NEGRO</t>
+  </si>
+  <si>
+    <t>FENOLICO 18MM 1.2X244M BLACK</t>
   </si>
   <si>
     <t>FOCO LED 12V 5W/A60/6500K BLANCA</t>
   </si>
   <si>
-    <t>ASPERSOR DE 3/4 QUIVER NEGRO</t>
-[...4 lines deleted...]
-  <si>
     <t>CODO 2" X 45 SAL</t>
   </si>
   <si>
     <t>KOPLAST</t>
   </si>
   <si>
     <t>TEE 3/4 INYECTADO SAP</t>
   </si>
   <si>
     <t>CINTA AISLANTE NEGRA  GRANDE</t>
   </si>
   <si>
     <t>CALAMINA PREPINTADA INVERSAL 0.22 X 800 X 3.60 MM</t>
   </si>
   <si>
     <t>FOCO LED DE 13 WAT 6500K LUZ BLANCA</t>
   </si>
   <si>
     <t>CODO PVC 1/2 MIXTO</t>
   </si>
   <si>
     <t>FOCO LED 9W LUZ BLANCA</t>
   </si>
   <si>
+    <t>MACHETE SABLE  PBM 22" ROJO</t>
+  </si>
+  <si>
+    <t>UNION DE 1" AZUL</t>
+  </si>
+  <si>
     <t>PZ CALAMINA 0.22 X0.80X 1.80A A</t>
   </si>
   <si>
-    <t>UNION DE 1" AZUL</t>
-[...1 lines deleted...]
-  <si>
     <t>CUCHILLA P/ MOTOGUADAÃA PULIDA 350MM X 1" H G</t>
   </si>
   <si>
-    <t>MACHETE SABLE  PBM 22" ROJO</t>
-[...1 lines deleted...]
-  <si>
     <t>TUBO PARA ASPERSOR 3/4</t>
   </si>
   <si>
+    <t>ASPERSOR 1/2 (QUIVER-5 35)</t>
+  </si>
+  <si>
     <t>INTERRUPTOR SIMPLE  P/SOBREPONER  "HARDMAN"</t>
   </si>
   <si>
     <t>LIMA TRIANGULO PESADO 7" CON MANGO</t>
   </si>
   <si>
-    <t>ASPERSOR 1/2 (QUIVER-5 35)</t>
-[...1 lines deleted...]
-  <si>
     <t>PEGAMENTO TRASPARENTE 1/64 PVC PEGAMAX</t>
   </si>
   <si>
     <t>MACHETE SABLE 127 PPR 22"</t>
   </si>
   <si>
     <t>ROLLOS ALAMBRE  PUA MOTTO 200MT</t>
   </si>
   <si>
     <t>CODO 2" X 90 SAL</t>
   </si>
   <si>
+    <t>TUBO PARA ASPERSOR DE 1/2</t>
+  </si>
+  <si>
     <t>ADAPTADOR PVC 1/2" P/R</t>
   </si>
   <si>
     <t>TEE PVP 1"INYECTADO SAP</t>
   </si>
   <si>
     <t>CESTO RECOLECTOR 16 L (PESD)</t>
   </si>
   <si>
     <t>MACHETE SABLE 2127H PBM 17" MANGO ROJO</t>
   </si>
   <si>
-    <t>TUBO PARA ASPERSOR DE 1/2</t>
-[...1 lines deleted...]
-  <si>
     <t>CALAMINA PREPINTADA INVERSAL 0.22X3.60</t>
   </si>
   <si>
     <t>CODO PVC 3/4 X 90</t>
   </si>
   <si>
     <t>PLANCHA ZINCADA ONDULADA 0.14X800X3600MM</t>
   </si>
   <si>
     <t>MIROMINA</t>
   </si>
   <si>
     <t>SOCKET COLGANTE VY LIGHT</t>
   </si>
   <si>
     <t>PLANCHA CALAMINA 0.25X0.80X3.60 MT</t>
   </si>
   <si>
+    <t>DISCO DE CORTE FINO 71/2 PRECISE CUT</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
     <t>MASCARA FACIAL METAL 39X20CM</t>
   </si>
   <si>
     <t>UNION DE 5/8 AZUL</t>
   </si>
   <si>
-    <t>DISCO DE CORTE FINO 71/2 PRECISE CUT</t>
-[...4 lines deleted...]
-  <si>
     <t>DISCO DE CORTE 4 1/2" PRECISE CUT</t>
   </si>
   <si>
     <t>CALAMINA 0.14 X 360</t>
   </si>
   <si>
     <t>ACEITE 2T X0.100 LT</t>
   </si>
   <si>
     <t>N.MADEJA 3.5 DARK GREEN X500 MTS</t>
   </si>
   <si>
     <t>PLANCHA CALAMINA 0.22X 0.80X3.60MT</t>
   </si>
   <si>
     <t>N.MADEJA 3.00MM DARK GREEN X 500</t>
   </si>
   <si>
     <t>PLANCHA CALAMINA CHI 0.14 X800 X 3600 MM</t>
   </si>
   <si>
+    <t>PLANCHA CALAMINA CHI . C/ SELLO 0.22X 800 X 3600 MM</t>
+  </si>
+  <si>
+    <t>N.MADEJA 4.00MM DARK X GREEN 500MTS</t>
+  </si>
+  <si>
     <t>CALAMINA PREPINTADA 0.22X0.80X3.60 ROJO</t>
-  </si>
-[...4 lines deleted...]
-    <t>N.MADEJA 4.00MM DARK X GREEN 500MTS</t>
   </si>
   <si>
     <t>PLANCHA CALAMINA 0.14X0.80X3.60 PRODAC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3621,54 +3636,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O961"/>
+  <dimension ref="A1:O966"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O960" sqref="O960"/>
+      <selection activeCell="O965" sqref="O965"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -11089,51 +11104,51 @@
     <row r="189" spans="1:15">
       <c r="A189" s="5">
         <v>187</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>243</v>
       </c>
       <c r="C189" s="5"/>
       <c r="D189" s="5"/>
       <c r="E189" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F189" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G189" s="6">
         <v>290</v>
       </c>
       <c r="H189" s="6">
         <v>280</v>
       </c>
       <c r="I189" s="6">
         <v>263.12</v>
       </c>
       <c r="J189" s="6">
-        <v>36.88</v>
+        <v>46.88</v>
       </c>
       <c r="K189" s="5"/>
       <c r="L189" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M189" s="7" t="s">
         <v>20</v>
       </c>
       <c r="N189" s="6">
         <v>0</v>
       </c>
       <c r="O189" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190" s="5">
         <v>188</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>244</v>
       </c>
       <c r="C190" s="5"/>
       <c r="D190" s="5"/>
       <c r="E190" s="5" t="s">
@@ -13289,51 +13304,51 @@
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245" s="5">
         <v>243</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>303</v>
       </c>
       <c r="C245" s="5"/>
       <c r="D245" s="5"/>
       <c r="E245" s="5" t="s">
         <v>289</v>
       </c>
       <c r="F245" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G245" s="6"/>
       <c r="H245" s="6">
         <v>155</v>
       </c>
       <c r="I245" s="6">
         <v>127.65</v>
       </c>
       <c r="J245" s="6">
-        <v>7.35</v>
+        <v>2.35</v>
       </c>
       <c r="K245" s="5"/>
       <c r="L245" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M245" s="7" t="s">
         <v>20</v>
       </c>
       <c r="N245" s="6">
         <v>0</v>
       </c>
       <c r="O245" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246" s="5">
         <v>244</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>304</v>
       </c>
       <c r="C246" s="5"/>
       <c r="D246" s="5"/>
       <c r="E246" s="5" t="s">
@@ -13724,51 +13739,51 @@
     <row r="256" spans="1:15">
       <c r="A256" s="5">
         <v>254</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>315</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D256" s="5"/>
       <c r="E256" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F256" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G256" s="6"/>
       <c r="H256" s="6">
         <v>120</v>
       </c>
       <c r="I256" s="6">
         <v>102</v>
       </c>
       <c r="J256" s="6">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="K256" s="5"/>
       <c r="L256" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M256" s="7" t="s">
         <v>20</v>
       </c>
       <c r="N256" s="6">
         <v>0</v>
       </c>
       <c r="O256" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257" s="5">
         <v>255</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>317</v>
       </c>
       <c r="C257" s="5"/>
       <c r="D257" s="5"/>
       <c r="E257" s="5" t="s">
@@ -16172,51 +16187,51 @@
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318" s="5">
         <v>316</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>383</v>
       </c>
       <c r="C318" s="5"/>
       <c r="D318" s="5"/>
       <c r="E318" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F318" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G318" s="6"/>
       <c r="H318" s="6">
         <v>4.5</v>
       </c>
       <c r="I318" s="6">
         <v>3.5</v>
       </c>
       <c r="J318" s="6">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="K318" s="5"/>
       <c r="L318" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M318" s="7" t="s">
         <v>20</v>
       </c>
       <c r="N318" s="6">
         <v>0</v>
       </c>
       <c r="O318" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319" s="5">
         <v>317</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>384</v>
       </c>
       <c r="C319" s="5"/>
       <c r="D319" s="5"/>
       <c r="E319" s="5" t="s">
@@ -16644,51 +16659,51 @@
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330" s="5">
         <v>328</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>395</v>
       </c>
       <c r="C330" s="5"/>
       <c r="D330" s="5"/>
       <c r="E330" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F330" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G330" s="6"/>
       <c r="H330" s="6">
         <v>33</v>
       </c>
       <c r="I330" s="6">
         <v>33</v>
       </c>
       <c r="J330" s="6">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="K330" s="5"/>
       <c r="L330" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M330" s="7" t="s">
         <v>20</v>
       </c>
       <c r="N330" s="6">
         <v>0</v>
       </c>
       <c r="O330" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331" s="5">
         <v>329</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>396</v>
       </c>
       <c r="C331" s="5"/>
       <c r="D331" s="5"/>
       <c r="E331" s="5" t="s">
@@ -16761,51 +16776,51 @@
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333" s="5">
         <v>331</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C333" s="5"/>
       <c r="D333" s="5"/>
       <c r="E333" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F333" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G333" s="6"/>
       <c r="H333" s="6">
         <v>88</v>
       </c>
       <c r="I333" s="6">
         <v>75</v>
       </c>
       <c r="J333" s="6">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="K333" s="5"/>
       <c r="L333" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M333" s="7" t="s">
         <v>20</v>
       </c>
       <c r="N333" s="6">
         <v>0</v>
       </c>
       <c r="O333" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334" s="5">
         <v>332</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>399</v>
       </c>
       <c r="C334" s="5"/>
       <c r="D334" s="5"/>
       <c r="E334" s="5" t="s">
@@ -23500,820 +23515,820 @@
       </c>
       <c r="N503" s="6">
         <v>60</v>
       </c>
       <c r="O503" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="504" spans="1:15">
       <c r="A504" s="5">
         <v>502</v>
       </c>
       <c r="B504" s="5" t="s">
         <v>580</v>
       </c>
       <c r="C504" s="5"/>
       <c r="D504" s="5"/>
       <c r="E504" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F504" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G504" s="6"/>
       <c r="H504" s="6">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="I504" s="6">
-        <v>9.6</v>
+        <v>111.16</v>
       </c>
       <c r="J504" s="6">
-        <v>15.4</v>
+        <v>33.84</v>
       </c>
       <c r="K504" s="5"/>
       <c r="L504" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M504" s="7">
         <v>4</v>
       </c>
       <c r="N504" s="6">
-        <v>100</v>
+        <v>580</v>
       </c>
       <c r="O504" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="505" spans="1:15">
       <c r="A505" s="5">
         <v>503</v>
       </c>
       <c r="B505" s="5" t="s">
         <v>581</v>
       </c>
       <c r="C505" s="5"/>
       <c r="D505" s="5"/>
       <c r="E505" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F505" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G505" s="6"/>
       <c r="H505" s="6">
-        <v>90</v>
+        <v>25</v>
       </c>
       <c r="I505" s="6">
-        <v>81.35</v>
+        <v>9.6</v>
       </c>
       <c r="J505" s="6">
-        <v>8.65</v>
+        <v>15.4</v>
       </c>
       <c r="K505" s="5"/>
       <c r="L505" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M505" s="7">
         <v>4</v>
       </c>
       <c r="N505" s="6">
-        <v>360</v>
+        <v>100</v>
       </c>
       <c r="O505" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="506" spans="1:15">
       <c r="A506" s="5">
         <v>504</v>
       </c>
       <c r="B506" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="C506" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C506" s="5"/>
       <c r="D506" s="5"/>
       <c r="E506" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F506" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G506" s="6"/>
       <c r="H506" s="6">
-        <v>420</v>
+        <v>300</v>
       </c>
       <c r="I506" s="6">
-        <v>300</v>
+        <v>270</v>
       </c>
       <c r="J506" s="6">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="K506" s="5"/>
       <c r="L506" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M506" s="7">
         <v>4</v>
       </c>
       <c r="N506" s="6">
-        <v>1680</v>
+        <v>1200</v>
       </c>
       <c r="O506" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="507" spans="1:15">
       <c r="A507" s="5">
         <v>505</v>
       </c>
       <c r="B507" s="5" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="C507" s="5"/>
       <c r="D507" s="5"/>
       <c r="E507" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F507" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G507" s="6"/>
       <c r="H507" s="6">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="I507" s="6">
-        <v>43.21</v>
+        <v>81.35</v>
       </c>
       <c r="J507" s="6">
-        <v>6.79</v>
+        <v>8.65</v>
       </c>
       <c r="K507" s="5"/>
       <c r="L507" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M507" s="7">
         <v>4</v>
       </c>
       <c r="N507" s="6">
-        <v>200</v>
+        <v>360</v>
       </c>
       <c r="O507" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="508" spans="1:15">
       <c r="A508" s="5">
         <v>506</v>
       </c>
       <c r="B508" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="C508" s="5" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D508" s="5"/>
       <c r="E508" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F508" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G508" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G508" s="6"/>
       <c r="H508" s="6">
-        <v>100</v>
+        <v>420</v>
       </c>
       <c r="I508" s="6">
-        <v>93.34</v>
+        <v>300</v>
       </c>
       <c r="J508" s="6">
-        <v>6.66</v>
+        <v>120</v>
       </c>
       <c r="K508" s="5"/>
       <c r="L508" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M508" s="7">
         <v>4</v>
       </c>
       <c r="N508" s="6">
-        <v>400</v>
+        <v>1680</v>
       </c>
       <c r="O508" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="509" spans="1:15">
       <c r="A509" s="5">
         <v>507</v>
       </c>
       <c r="B509" s="5" t="s">
         <v>586</v>
       </c>
       <c r="C509" s="5"/>
       <c r="D509" s="5"/>
       <c r="E509" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F509" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G509" s="6"/>
       <c r="H509" s="6">
-        <v>360</v>
+        <v>50</v>
       </c>
       <c r="I509" s="6">
-        <v>349.83</v>
+        <v>43.21</v>
       </c>
       <c r="J509" s="6">
-        <v>30.17</v>
+        <v>6.79</v>
       </c>
       <c r="K509" s="5"/>
       <c r="L509" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M509" s="7">
         <v>4</v>
       </c>
       <c r="N509" s="6">
-        <v>1440</v>
+        <v>200</v>
       </c>
       <c r="O509" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="510" spans="1:15">
       <c r="A510" s="5">
         <v>508</v>
       </c>
       <c r="B510" s="5" t="s">
         <v>587</v>
       </c>
-      <c r="C510" s="5"/>
+      <c r="C510" s="5" t="s">
+        <v>32</v>
+      </c>
       <c r="D510" s="5"/>
       <c r="E510" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F510" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G510" s="6"/>
+      <c r="G510" s="6">
+        <v>90</v>
+      </c>
       <c r="H510" s="6">
-        <v>300</v>
+        <v>100</v>
       </c>
       <c r="I510" s="6">
-        <v>245</v>
+        <v>93.34</v>
       </c>
       <c r="J510" s="6">
-        <v>55</v>
+        <v>6.66</v>
       </c>
       <c r="K510" s="5"/>
       <c r="L510" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M510" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N510" s="6">
-        <v>1500</v>
+        <v>400</v>
       </c>
       <c r="O510" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="511" spans="1:15">
       <c r="A511" s="5">
         <v>509</v>
       </c>
       <c r="B511" s="5" t="s">
         <v>588</v>
       </c>
       <c r="C511" s="5"/>
       <c r="D511" s="5"/>
       <c r="E511" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F511" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G511" s="6"/>
       <c r="H511" s="6">
-        <v>12</v>
+        <v>360</v>
       </c>
       <c r="I511" s="6">
-        <v>8.19</v>
+        <v>349.83</v>
       </c>
       <c r="J511" s="6">
-        <v>3.81</v>
+        <v>30.17</v>
       </c>
       <c r="K511" s="5"/>
       <c r="L511" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M511" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N511" s="6">
-        <v>60</v>
+        <v>1440</v>
       </c>
       <c r="O511" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="512" spans="1:15">
       <c r="A512" s="5">
         <v>510</v>
       </c>
       <c r="B512" s="5" t="s">
         <v>589</v>
       </c>
       <c r="C512" s="5"/>
       <c r="D512" s="5"/>
       <c r="E512" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F512" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G512" s="6"/>
       <c r="H512" s="6">
-        <v>12</v>
+        <v>300</v>
       </c>
       <c r="I512" s="6">
-        <v>8.19</v>
+        <v>245</v>
       </c>
       <c r="J512" s="6">
-        <v>3.81</v>
+        <v>55</v>
       </c>
       <c r="K512" s="5"/>
       <c r="L512" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M512" s="7">
         <v>5</v>
       </c>
       <c r="N512" s="6">
-        <v>60</v>
+        <v>1500</v>
       </c>
       <c r="O512" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="513" spans="1:15">
       <c r="A513" s="5">
         <v>511</v>
       </c>
       <c r="B513" s="5" t="s">
         <v>590</v>
       </c>
       <c r="C513" s="5"/>
       <c r="D513" s="5"/>
       <c r="E513" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F513" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G513" s="6"/>
       <c r="H513" s="6">
-        <v>340</v>
+        <v>12</v>
       </c>
       <c r="I513" s="6">
-        <v>260</v>
+        <v>8.19</v>
       </c>
       <c r="J513" s="6">
-        <v>55</v>
+        <v>3.81</v>
       </c>
       <c r="K513" s="5"/>
       <c r="L513" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M513" s="7">
         <v>5</v>
       </c>
       <c r="N513" s="6">
-        <v>1700</v>
+        <v>60</v>
       </c>
       <c r="O513" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="514" spans="1:15">
       <c r="A514" s="5">
         <v>512</v>
       </c>
       <c r="B514" s="5" t="s">
         <v>591</v>
       </c>
       <c r="C514" s="5"/>
       <c r="D514" s="5"/>
       <c r="E514" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F514" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G514" s="6"/>
       <c r="H514" s="6">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I514" s="6">
-        <v>270</v>
+        <v>8.19</v>
       </c>
       <c r="J514" s="6">
-        <v>30</v>
+        <v>3.81</v>
       </c>
       <c r="K514" s="5"/>
       <c r="L514" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M514" s="7">
         <v>5</v>
       </c>
       <c r="N514" s="6">
-        <v>1500</v>
+        <v>60</v>
       </c>
       <c r="O514" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="515" spans="1:15">
       <c r="A515" s="5">
         <v>513</v>
       </c>
       <c r="B515" s="5" t="s">
         <v>592</v>
       </c>
       <c r="C515" s="5"/>
       <c r="D515" s="5"/>
       <c r="E515" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F515" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G515" s="6"/>
       <c r="H515" s="6">
-        <v>130</v>
+        <v>340</v>
       </c>
       <c r="I515" s="6">
-        <v>102.2</v>
+        <v>260</v>
       </c>
       <c r="J515" s="6">
-        <v>57.8</v>
+        <v>50</v>
       </c>
       <c r="K515" s="5"/>
       <c r="L515" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M515" s="7">
         <v>5</v>
       </c>
       <c r="N515" s="6">
-        <v>650</v>
+        <v>1700</v>
       </c>
       <c r="O515" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="516" spans="1:15">
       <c r="A516" s="5">
         <v>514</v>
       </c>
       <c r="B516" s="5" t="s">
         <v>593</v>
       </c>
-      <c r="C516" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C516" s="5"/>
       <c r="D516" s="5"/>
       <c r="E516" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F516" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G516" s="6"/>
       <c r="H516" s="6">
-        <v>65</v>
+        <v>130</v>
       </c>
       <c r="I516" s="6">
-        <v>41.96</v>
+        <v>102.2</v>
       </c>
       <c r="J516" s="6">
-        <v>23.04</v>
+        <v>57.8</v>
       </c>
       <c r="K516" s="5"/>
       <c r="L516" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M516" s="7">
         <v>5</v>
       </c>
       <c r="N516" s="6">
-        <v>325</v>
+        <v>650</v>
       </c>
       <c r="O516" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="517" spans="1:15">
       <c r="A517" s="5">
         <v>515</v>
       </c>
       <c r="B517" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="C517" s="5"/>
+      <c r="C517" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="D517" s="5"/>
       <c r="E517" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F517" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G517" s="6"/>
       <c r="H517" s="6">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="I517" s="6">
-        <v>14.4</v>
+        <v>41.96</v>
       </c>
       <c r="J517" s="6">
-        <v>5.6</v>
+        <v>23.04</v>
       </c>
       <c r="K517" s="5"/>
       <c r="L517" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M517" s="7">
         <v>5</v>
       </c>
       <c r="N517" s="6">
-        <v>100</v>
+        <v>325</v>
       </c>
       <c r="O517" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="518" spans="1:15">
       <c r="A518" s="5">
         <v>516</v>
       </c>
       <c r="B518" s="5" t="s">
         <v>595</v>
       </c>
-      <c r="C518" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C518" s="5"/>
       <c r="D518" s="5"/>
       <c r="E518" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F518" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G518" s="6"/>
       <c r="H518" s="6">
-        <v>820</v>
+        <v>20</v>
       </c>
       <c r="I518" s="6">
-        <v>723.45</v>
+        <v>14.4</v>
       </c>
       <c r="J518" s="6">
-        <v>96.55</v>
+        <v>5.6</v>
       </c>
       <c r="K518" s="5"/>
       <c r="L518" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M518" s="7">
         <v>5</v>
       </c>
       <c r="N518" s="6">
-        <v>4100</v>
+        <v>100</v>
       </c>
       <c r="O518" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="519" spans="1:15">
       <c r="A519" s="5">
         <v>517</v>
       </c>
       <c r="B519" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="C519" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="C519" s="5"/>
       <c r="D519" s="5"/>
       <c r="E519" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F519" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G519" s="6"/>
       <c r="H519" s="6">
-        <v>620</v>
+        <v>820</v>
       </c>
       <c r="I519" s="6">
-        <v>500</v>
+        <v>723.45</v>
       </c>
       <c r="J519" s="6">
-        <v>150</v>
+        <v>96.55</v>
       </c>
       <c r="K519" s="5"/>
       <c r="L519" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M519" s="7">
         <v>5</v>
       </c>
       <c r="N519" s="6">
-        <v>3100</v>
+        <v>4100</v>
       </c>
       <c r="O519" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="520" spans="1:15">
       <c r="A520" s="5">
         <v>518</v>
       </c>
       <c r="B520" s="5" t="s">
         <v>598</v>
       </c>
-      <c r="C520" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C520" s="5"/>
       <c r="D520" s="5"/>
       <c r="E520" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F520" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G520" s="6"/>
       <c r="H520" s="6">
-        <v>30</v>
+        <v>620</v>
       </c>
       <c r="I520" s="6">
-        <v>24.11</v>
+        <v>500</v>
       </c>
       <c r="J520" s="6">
-        <v>5.89</v>
+        <v>150</v>
       </c>
       <c r="K520" s="5"/>
       <c r="L520" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M520" s="7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N520" s="6">
-        <v>180</v>
+        <v>3100</v>
       </c>
       <c r="O520" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="521" spans="1:15">
       <c r="A521" s="5">
         <v>519</v>
       </c>
       <c r="B521" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="C521" s="5" t="s">
         <v>600</v>
       </c>
-      <c r="C521" s="5"/>
       <c r="D521" s="5"/>
       <c r="E521" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F521" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G521" s="6"/>
       <c r="H521" s="6">
         <v>30</v>
       </c>
       <c r="I521" s="6">
         <v>24.11</v>
       </c>
       <c r="J521" s="6">
         <v>5.89</v>
       </c>
       <c r="K521" s="5"/>
       <c r="L521" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M521" s="7">
         <v>6</v>
       </c>
       <c r="N521" s="6">
         <v>180</v>
       </c>
       <c r="O521" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="522" spans="1:15">
       <c r="A522" s="5">
         <v>520</v>
       </c>
       <c r="B522" s="5" t="s">
         <v>601</v>
       </c>
       <c r="C522" s="5"/>
       <c r="D522" s="5"/>
       <c r="E522" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F522" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G522" s="6"/>
       <c r="H522" s="6">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="I522" s="6">
-        <v>5.41</v>
+        <v>24.11</v>
       </c>
       <c r="J522" s="6">
-        <v>1.59</v>
+        <v>5.89</v>
       </c>
       <c r="K522" s="5"/>
       <c r="L522" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M522" s="7">
         <v>6</v>
       </c>
       <c r="N522" s="6">
-        <v>42</v>
+        <v>180</v>
       </c>
       <c r="O522" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="523" spans="1:15">
       <c r="A523" s="5">
         <v>521</v>
       </c>
       <c r="B523" s="5" t="s">
         <v>602</v>
       </c>
       <c r="C523" s="5"/>
       <c r="D523" s="5"/>
       <c r="E523" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F523" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G523" s="6"/>
       <c r="H523" s="6">
-        <v>145</v>
+        <v>7</v>
       </c>
       <c r="I523" s="6">
-        <v>111.16</v>
+        <v>5.41</v>
       </c>
       <c r="J523" s="6">
-        <v>33.84</v>
+        <v>1.59</v>
       </c>
       <c r="K523" s="5"/>
       <c r="L523" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M523" s="7">
         <v>6</v>
       </c>
       <c r="N523" s="6">
-        <v>870</v>
+        <v>42</v>
       </c>
       <c r="O523" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="524" spans="1:15">
       <c r="A524" s="5">
         <v>522</v>
       </c>
       <c r="B524" s="5" t="s">
         <v>603</v>
       </c>
       <c r="C524" s="5" t="s">
         <v>604</v>
       </c>
       <c r="D524" s="5"/>
       <c r="E524" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F524" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G524" s="6"/>
       <c r="H524" s="6">
         <v>1600</v>
@@ -24768,4747 +24783,4747 @@
       </c>
       <c r="N535" s="6">
         <v>600</v>
       </c>
       <c r="O535" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="536" spans="1:15">
       <c r="A536" s="5">
         <v>534</v>
       </c>
       <c r="B536" s="5" t="s">
         <v>617</v>
       </c>
       <c r="C536" s="5"/>
       <c r="D536" s="5"/>
       <c r="E536" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F536" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G536" s="6"/>
       <c r="H536" s="6">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="I536" s="6">
-        <v>35.8</v>
+        <v>6</v>
       </c>
       <c r="J536" s="6">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="K536" s="5"/>
       <c r="L536" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M536" s="7">
         <v>8</v>
       </c>
       <c r="N536" s="6">
-        <v>296</v>
+        <v>64</v>
       </c>
       <c r="O536" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="537" spans="1:15">
       <c r="A537" s="5">
         <v>535</v>
       </c>
       <c r="B537" s="5" t="s">
         <v>618</v>
       </c>
       <c r="C537" s="5"/>
       <c r="D537" s="5"/>
       <c r="E537" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F537" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G537" s="6"/>
       <c r="H537" s="6">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I537" s="6">
-        <v>30</v>
+        <v>35.8</v>
       </c>
       <c r="J537" s="6">
-        <v>270</v>
+        <v>1.2</v>
       </c>
       <c r="K537" s="5"/>
       <c r="L537" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M537" s="7">
         <v>8</v>
       </c>
       <c r="N537" s="6">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="O537" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="538" spans="1:15">
       <c r="A538" s="5">
         <v>536</v>
       </c>
       <c r="B538" s="5" t="s">
         <v>619</v>
       </c>
       <c r="C538" s="5"/>
       <c r="D538" s="5"/>
       <c r="E538" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F538" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G538" s="6"/>
       <c r="H538" s="6">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="I538" s="6">
-        <v>69.52</v>
+        <v>30</v>
       </c>
       <c r="J538" s="6">
-        <v>15.48</v>
+        <v>270</v>
       </c>
       <c r="K538" s="5"/>
       <c r="L538" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M538" s="7">
         <v>8</v>
       </c>
       <c r="N538" s="6">
-        <v>680</v>
+        <v>280</v>
       </c>
       <c r="O538" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="539" spans="1:15">
       <c r="A539" s="5">
         <v>537</v>
       </c>
       <c r="B539" s="5" t="s">
         <v>620</v>
       </c>
       <c r="C539" s="5"/>
       <c r="D539" s="5"/>
       <c r="E539" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F539" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G539" s="6"/>
       <c r="H539" s="6">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="I539" s="6">
-        <v>103.02</v>
+        <v>69.52</v>
       </c>
       <c r="J539" s="6">
-        <v>6.98</v>
+        <v>15.48</v>
       </c>
       <c r="K539" s="5"/>
       <c r="L539" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M539" s="7">
         <v>8</v>
       </c>
       <c r="N539" s="6">
-        <v>880</v>
+        <v>680</v>
       </c>
       <c r="O539" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="540" spans="1:15">
       <c r="A540" s="5">
         <v>538</v>
       </c>
       <c r="B540" s="5" t="s">
         <v>621</v>
       </c>
-      <c r="C540" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C540" s="5"/>
       <c r="D540" s="5"/>
       <c r="E540" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F540" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G540" s="6"/>
       <c r="H540" s="6">
-        <v>44.5</v>
+        <v>110</v>
       </c>
       <c r="I540" s="6">
-        <v>59</v>
+        <v>103.02</v>
       </c>
       <c r="J540" s="6">
-        <v>1</v>
+        <v>6.98</v>
       </c>
       <c r="K540" s="5"/>
       <c r="L540" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M540" s="7">
         <v>8</v>
       </c>
       <c r="N540" s="6">
-        <v>356</v>
+        <v>880</v>
       </c>
       <c r="O540" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="541" spans="1:15">
       <c r="A541" s="5">
         <v>539</v>
       </c>
       <c r="B541" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="C541" s="5" t="s">
         <v>623</v>
       </c>
-      <c r="C541" s="5"/>
       <c r="D541" s="5"/>
       <c r="E541" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F541" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G541" s="6"/>
       <c r="H541" s="6">
-        <v>120</v>
+        <v>44.5</v>
       </c>
       <c r="I541" s="6">
-        <v>103</v>
+        <v>59</v>
       </c>
       <c r="J541" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K541" s="5"/>
       <c r="L541" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M541" s="7">
         <v>8</v>
       </c>
       <c r="N541" s="6">
-        <v>960</v>
+        <v>356</v>
       </c>
       <c r="O541" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="542" spans="1:15">
       <c r="A542" s="5">
         <v>540</v>
       </c>
       <c r="B542" s="5" t="s">
         <v>624</v>
       </c>
-      <c r="C542" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="C542" s="5"/>
       <c r="D542" s="5"/>
       <c r="E542" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F542" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G542" s="6"/>
       <c r="H542" s="6">
-        <v>185</v>
+        <v>120</v>
       </c>
       <c r="I542" s="6">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="J542" s="6">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="K542" s="5"/>
       <c r="L542" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M542" s="7">
         <v>8</v>
       </c>
       <c r="N542" s="6">
-        <v>1480</v>
+        <v>960</v>
       </c>
       <c r="O542" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="543" spans="1:15">
       <c r="A543" s="5">
         <v>541</v>
       </c>
       <c r="B543" s="5" t="s">
         <v>625</v>
       </c>
-      <c r="C543" s="5" t="s">
-        <v>306</v>
+      <c r="C543" s="5">
+        <v>0</v>
       </c>
       <c r="D543" s="5"/>
       <c r="E543" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F543" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G543" s="6"/>
       <c r="H543" s="6">
-        <v>28</v>
+        <v>185</v>
       </c>
       <c r="I543" s="6">
-        <v>24</v>
+        <v>155</v>
       </c>
       <c r="J543" s="6">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="K543" s="5"/>
       <c r="L543" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M543" s="7">
         <v>8</v>
       </c>
       <c r="N543" s="6">
-        <v>224</v>
+        <v>1480</v>
       </c>
       <c r="O543" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="544" spans="1:15">
       <c r="A544" s="5">
         <v>542</v>
       </c>
       <c r="B544" s="5" t="s">
         <v>626</v>
       </c>
       <c r="C544" s="5" t="s">
-        <v>34</v>
+        <v>306</v>
       </c>
       <c r="D544" s="5"/>
       <c r="E544" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F544" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G544" s="6"/>
       <c r="H544" s="6">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="I544" s="6">
-        <v>44.39</v>
+        <v>24</v>
       </c>
       <c r="J544" s="6">
-        <v>5.61</v>
+        <v>4</v>
       </c>
       <c r="K544" s="5"/>
       <c r="L544" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M544" s="7">
         <v>8</v>
       </c>
       <c r="N544" s="6">
-        <v>400</v>
+        <v>224</v>
       </c>
       <c r="O544" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="545" spans="1:15">
       <c r="A545" s="5">
         <v>543</v>
       </c>
       <c r="B545" s="5" t="s">
         <v>627</v>
       </c>
-      <c r="C545" s="5"/>
+      <c r="C545" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D545" s="5"/>
       <c r="E545" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F545" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G545" s="6"/>
       <c r="H545" s="6">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I545" s="6">
-        <v>160</v>
+        <v>44.39</v>
       </c>
       <c r="J545" s="6">
-        <v>50</v>
+        <v>5.61</v>
       </c>
       <c r="K545" s="5"/>
       <c r="L545" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M545" s="7">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="N545" s="6">
-        <v>495</v>
+        <v>400</v>
       </c>
       <c r="O545" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="546" spans="1:15">
       <c r="A546" s="5">
         <v>544</v>
       </c>
       <c r="B546" s="5" t="s">
         <v>628</v>
       </c>
-      <c r="C546" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C546" s="5"/>
       <c r="D546" s="5"/>
       <c r="E546" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F546" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G546" s="6"/>
       <c r="H546" s="6">
-        <v>9</v>
+        <v>55</v>
       </c>
       <c r="I546" s="6">
-        <v>8</v>
+        <v>160</v>
       </c>
       <c r="J546" s="6">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="K546" s="5"/>
       <c r="L546" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M546" s="7">
         <v>9</v>
       </c>
       <c r="N546" s="6">
-        <v>81</v>
+        <v>495</v>
       </c>
       <c r="O546" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="547" spans="1:15">
       <c r="A547" s="5">
         <v>545</v>
       </c>
       <c r="B547" s="5" t="s">
         <v>629</v>
       </c>
-      <c r="C547" s="5"/>
+      <c r="C547" s="5" t="s">
+        <v>32</v>
+      </c>
       <c r="D547" s="5"/>
       <c r="E547" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F547" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G547" s="6"/>
       <c r="H547" s="6">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I547" s="6">
-        <v>0.01</v>
+        <v>8</v>
       </c>
       <c r="J547" s="6">
-        <v>9.99</v>
+        <v>0</v>
       </c>
       <c r="K547" s="5"/>
       <c r="L547" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M547" s="7">
         <v>9</v>
       </c>
       <c r="N547" s="6">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="O547" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="548" spans="1:15">
       <c r="A548" s="5">
         <v>546</v>
       </c>
       <c r="B548" s="5" t="s">
         <v>630</v>
       </c>
-      <c r="C548" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C548" s="5"/>
       <c r="D548" s="5"/>
       <c r="E548" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F548" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G548" s="6"/>
       <c r="H548" s="6">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I548" s="6">
-        <v>17.64</v>
+        <v>0.01</v>
       </c>
       <c r="J548" s="6">
-        <v>12.36</v>
+        <v>9.99</v>
       </c>
       <c r="K548" s="5"/>
       <c r="L548" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M548" s="7">
         <v>9</v>
       </c>
       <c r="N548" s="6">
-        <v>270</v>
+        <v>90</v>
       </c>
       <c r="O548" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="549" spans="1:15">
       <c r="A549" s="5">
         <v>547</v>
       </c>
       <c r="B549" s="5" t="s">
         <v>631</v>
       </c>
       <c r="C549" s="5" t="s">
-        <v>165</v>
+        <v>34</v>
       </c>
       <c r="D549" s="5"/>
       <c r="E549" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F549" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G549" s="6"/>
       <c r="H549" s="6">
-        <v>4.5</v>
+        <v>30</v>
       </c>
       <c r="I549" s="6">
-        <v>2.8</v>
+        <v>17.64</v>
       </c>
       <c r="J549" s="6">
-        <v>2.2</v>
+        <v>12.36</v>
       </c>
       <c r="K549" s="5"/>
       <c r="L549" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M549" s="7">
         <v>9</v>
       </c>
       <c r="N549" s="6">
-        <v>40.5</v>
+        <v>270</v>
       </c>
       <c r="O549" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="550" spans="1:15">
       <c r="A550" s="5">
         <v>548</v>
       </c>
       <c r="B550" s="5" t="s">
         <v>632</v>
       </c>
       <c r="C550" s="5" t="s">
-        <v>364</v>
+        <v>165</v>
       </c>
       <c r="D550" s="5"/>
       <c r="E550" s="5" t="s">
-        <v>289</v>
+        <v>17</v>
       </c>
       <c r="F550" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G550" s="6"/>
       <c r="H550" s="6">
-        <v>12</v>
+        <v>4.5</v>
       </c>
       <c r="I550" s="6">
-        <v>10</v>
+        <v>2.8</v>
       </c>
       <c r="J550" s="6">
-        <v>20</v>
+        <v>2.2</v>
       </c>
       <c r="K550" s="5"/>
       <c r="L550" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M550" s="7">
         <v>9</v>
       </c>
       <c r="N550" s="6">
-        <v>108</v>
+        <v>40.5</v>
       </c>
       <c r="O550" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="551" spans="1:15">
       <c r="A551" s="5">
         <v>549</v>
       </c>
       <c r="B551" s="5" t="s">
         <v>633</v>
       </c>
-      <c r="C551" s="5"/>
+      <c r="C551" s="5" t="s">
+        <v>364</v>
+      </c>
       <c r="D551" s="5"/>
       <c r="E551" s="5" t="s">
-        <v>17</v>
+        <v>289</v>
       </c>
       <c r="F551" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G551" s="6"/>
       <c r="H551" s="6">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="I551" s="6">
-        <v>3.5</v>
+        <v>10</v>
       </c>
       <c r="J551" s="6">
-        <v>0.5</v>
+        <v>20</v>
       </c>
       <c r="K551" s="5"/>
       <c r="L551" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M551" s="7">
         <v>9</v>
       </c>
       <c r="N551" s="6">
-        <v>45</v>
+        <v>108</v>
       </c>
       <c r="O551" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="552" spans="1:15">
       <c r="A552" s="5">
         <v>550</v>
       </c>
       <c r="B552" s="5" t="s">
         <v>634</v>
       </c>
-      <c r="C552" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C552" s="5"/>
       <c r="D552" s="5"/>
       <c r="E552" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F552" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G552" s="6"/>
       <c r="H552" s="6">
-        <v>6.5</v>
+        <v>5</v>
       </c>
       <c r="I552" s="6">
-        <v>6</v>
+        <v>3.5</v>
       </c>
       <c r="J552" s="6">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="K552" s="5"/>
       <c r="L552" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M552" s="7">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="N552" s="6">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="O552" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="553" spans="1:15">
       <c r="A553" s="5">
         <v>551</v>
       </c>
       <c r="B553" s="5" t="s">
         <v>635</v>
       </c>
-      <c r="C553" s="5"/>
+      <c r="C553" s="5" t="s">
+        <v>576</v>
+      </c>
       <c r="D553" s="5"/>
       <c r="E553" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F553" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G553" s="6"/>
       <c r="H553" s="6">
-        <v>600</v>
+        <v>6.5</v>
       </c>
       <c r="I553" s="6">
-        <v>500</v>
+        <v>6</v>
       </c>
       <c r="J553" s="6">
         <v>0</v>
       </c>
       <c r="K553" s="5"/>
       <c r="L553" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M553" s="7">
         <v>10</v>
       </c>
       <c r="N553" s="6">
-        <v>6000</v>
+        <v>65</v>
       </c>
       <c r="O553" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="554" spans="1:15">
       <c r="A554" s="5">
         <v>552</v>
       </c>
       <c r="B554" s="5" t="s">
         <v>636</v>
       </c>
-      <c r="C554" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C554" s="5"/>
       <c r="D554" s="5"/>
       <c r="E554" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F554" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G554" s="6"/>
       <c r="H554" s="6">
-        <v>30</v>
+        <v>600</v>
       </c>
       <c r="I554" s="6">
-        <v>24.11</v>
+        <v>500</v>
       </c>
       <c r="J554" s="6">
-        <v>5.89</v>
+        <v>0</v>
       </c>
       <c r="K554" s="5"/>
       <c r="L554" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M554" s="7">
         <v>10</v>
       </c>
       <c r="N554" s="6">
-        <v>300</v>
+        <v>6000</v>
       </c>
       <c r="O554" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="555" spans="1:15">
       <c r="A555" s="5">
         <v>553</v>
       </c>
       <c r="B555" s="5" t="s">
         <v>637</v>
       </c>
-      <c r="C555" s="5"/>
+      <c r="C555" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D555" s="5"/>
       <c r="E555" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F555" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G555" s="6"/>
       <c r="H555" s="6">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="I555" s="6">
-        <v>7</v>
+        <v>24.11</v>
       </c>
       <c r="J555" s="6">
-        <v>0</v>
+        <v>5.89</v>
       </c>
       <c r="K555" s="5"/>
       <c r="L555" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M555" s="7">
         <v>10</v>
       </c>
       <c r="N555" s="6">
-        <v>80</v>
+        <v>300</v>
       </c>
       <c r="O555" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="556" spans="1:15">
       <c r="A556" s="5">
         <v>554</v>
       </c>
       <c r="B556" s="5" t="s">
         <v>638</v>
       </c>
       <c r="C556" s="5"/>
       <c r="D556" s="5"/>
       <c r="E556" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F556" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G556" s="6"/>
       <c r="H556" s="6">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="I556" s="6">
-        <v>48.17</v>
+        <v>7</v>
       </c>
       <c r="J556" s="6">
-        <v>21.83</v>
+        <v>0</v>
       </c>
       <c r="K556" s="5"/>
       <c r="L556" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M556" s="7">
         <v>10</v>
       </c>
       <c r="N556" s="6">
-        <v>700</v>
+        <v>80</v>
       </c>
       <c r="O556" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="557" spans="1:15">
       <c r="A557" s="5">
         <v>555</v>
       </c>
       <c r="B557" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="C557" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C557" s="5"/>
       <c r="D557" s="5"/>
       <c r="E557" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F557" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G557" s="6"/>
       <c r="H557" s="6">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="I557" s="6">
-        <v>79.5</v>
+        <v>48.17</v>
       </c>
       <c r="J557" s="6">
-        <v>35.5</v>
+        <v>21.83</v>
       </c>
       <c r="K557" s="5"/>
       <c r="L557" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M557" s="7">
         <v>10</v>
       </c>
       <c r="N557" s="6">
-        <v>1000</v>
+        <v>700</v>
       </c>
       <c r="O557" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="558" spans="1:15">
       <c r="A558" s="5">
         <v>556</v>
       </c>
       <c r="B558" s="5" t="s">
         <v>640</v>
       </c>
       <c r="C558" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D558" s="5"/>
       <c r="E558" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F558" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G558" s="6"/>
       <c r="H558" s="6">
-        <v>195</v>
+        <v>100</v>
       </c>
       <c r="I558" s="6">
-        <v>134.45</v>
+        <v>79.5</v>
       </c>
       <c r="J558" s="6">
-        <v>55.55</v>
+        <v>35.5</v>
       </c>
       <c r="K558" s="5"/>
       <c r="L558" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M558" s="7">
         <v>10</v>
       </c>
       <c r="N558" s="6">
-        <v>1950</v>
+        <v>1000</v>
       </c>
       <c r="O558" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="559" spans="1:15">
       <c r="A559" s="5">
         <v>557</v>
       </c>
       <c r="B559" s="5" t="s">
         <v>641</v>
       </c>
       <c r="C559" s="5" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="D559" s="5"/>
       <c r="E559" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F559" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G559" s="6"/>
       <c r="H559" s="6">
-        <v>6</v>
+        <v>195</v>
       </c>
       <c r="I559" s="6">
-        <v>7.37</v>
+        <v>134.45</v>
       </c>
       <c r="J559" s="6">
-        <v>0</v>
+        <v>55.55</v>
       </c>
       <c r="K559" s="5"/>
       <c r="L559" s="5" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="M559" s="7">
         <v>10</v>
       </c>
       <c r="N559" s="6">
-        <v>60</v>
+        <v>1950</v>
       </c>
       <c r="O559" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="560" spans="1:15">
       <c r="A560" s="5">
         <v>558</v>
       </c>
       <c r="B560" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="C560" s="5"/>
+      <c r="C560" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D560" s="5"/>
       <c r="E560" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F560" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G560" s="6"/>
       <c r="H560" s="6">
-        <v>150</v>
+        <v>6</v>
       </c>
       <c r="I560" s="6">
-        <v>116.25</v>
+        <v>7.37</v>
       </c>
       <c r="J560" s="6">
-        <v>33.75</v>
+        <v>0</v>
       </c>
       <c r="K560" s="5"/>
       <c r="L560" s="5" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="M560" s="7">
         <v>10</v>
       </c>
       <c r="N560" s="6">
-        <v>1500</v>
+        <v>60</v>
       </c>
       <c r="O560" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="561" spans="1:15">
       <c r="A561" s="5">
         <v>559</v>
       </c>
       <c r="B561" s="5" t="s">
         <v>643</v>
       </c>
       <c r="C561" s="5"/>
       <c r="D561" s="5"/>
       <c r="E561" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F561" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G561" s="6"/>
       <c r="H561" s="6">
-        <v>190</v>
+        <v>150</v>
       </c>
       <c r="I561" s="6">
-        <v>175</v>
+        <v>116.25</v>
       </c>
       <c r="J561" s="6">
-        <v>0</v>
+        <v>33.75</v>
       </c>
       <c r="K561" s="5"/>
       <c r="L561" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M561" s="7">
         <v>10</v>
       </c>
       <c r="N561" s="6">
-        <v>1900</v>
+        <v>1500</v>
       </c>
       <c r="O561" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="562" spans="1:15">
       <c r="A562" s="5">
         <v>560</v>
       </c>
       <c r="B562" s="5" t="s">
         <v>644</v>
       </c>
-      <c r="C562" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C562" s="5"/>
       <c r="D562" s="5"/>
       <c r="E562" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F562" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G562" s="6"/>
       <c r="H562" s="6">
-        <v>6.5</v>
+        <v>190</v>
       </c>
       <c r="I562" s="6">
-        <v>25</v>
+        <v>175</v>
       </c>
       <c r="J562" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K562" s="5"/>
       <c r="L562" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M562" s="7">
         <v>10</v>
       </c>
       <c r="N562" s="6">
-        <v>65</v>
+        <v>1900</v>
       </c>
       <c r="O562" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="563" spans="1:15">
       <c r="A563" s="5">
         <v>561</v>
       </c>
       <c r="B563" s="5" t="s">
         <v>645</v>
       </c>
-      <c r="C563" s="5"/>
+      <c r="C563" s="5" t="s">
+        <v>219</v>
+      </c>
       <c r="D563" s="5"/>
       <c r="E563" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F563" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G563" s="6"/>
       <c r="H563" s="6">
-        <v>90</v>
+        <v>6.5</v>
       </c>
       <c r="I563" s="6">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="J563" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K563" s="5"/>
       <c r="L563" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M563" s="7">
         <v>10</v>
       </c>
       <c r="N563" s="6">
-        <v>900</v>
+        <v>65</v>
       </c>
       <c r="O563" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="564" spans="1:15">
       <c r="A564" s="5">
         <v>562</v>
       </c>
       <c r="B564" s="5" t="s">
         <v>646</v>
       </c>
       <c r="C564" s="5"/>
       <c r="D564" s="5"/>
       <c r="E564" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F564" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G564" s="6"/>
       <c r="H564" s="6">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="I564" s="6">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="J564" s="6">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="K564" s="5"/>
       <c r="L564" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M564" s="7">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="N564" s="6">
-        <v>330</v>
+        <v>900</v>
       </c>
       <c r="O564" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="565" spans="1:15">
       <c r="A565" s="5">
         <v>563</v>
       </c>
       <c r="B565" s="5" t="s">
         <v>647</v>
       </c>
-      <c r="C565" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C565" s="5"/>
       <c r="D565" s="5"/>
       <c r="E565" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F565" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G565" s="6"/>
       <c r="H565" s="6">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I565" s="6">
-        <v>12.06</v>
+        <v>22</v>
       </c>
       <c r="J565" s="6">
-        <v>2.94</v>
+        <v>33</v>
       </c>
       <c r="K565" s="5"/>
       <c r="L565" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M565" s="7">
         <v>11</v>
       </c>
       <c r="N565" s="6">
-        <v>165</v>
+        <v>330</v>
       </c>
       <c r="O565" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="566" spans="1:15">
       <c r="A566" s="5">
         <v>564</v>
       </c>
       <c r="B566" s="5" t="s">
         <v>648</v>
       </c>
-      <c r="C566" s="5"/>
+      <c r="C566" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D566" s="5"/>
       <c r="E566" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F566" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G566" s="6"/>
       <c r="H566" s="6">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I566" s="6">
-        <v>33</v>
+        <v>12.06</v>
       </c>
       <c r="J566" s="6">
-        <v>0</v>
+        <v>2.94</v>
       </c>
       <c r="K566" s="5"/>
       <c r="L566" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M566" s="7">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="N566" s="6">
-        <v>360</v>
+        <v>165</v>
       </c>
       <c r="O566" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="567" spans="1:15">
       <c r="A567" s="5">
         <v>565</v>
       </c>
       <c r="B567" s="5" t="s">
         <v>649</v>
       </c>
-      <c r="C567" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C567" s="5"/>
       <c r="D567" s="5"/>
       <c r="E567" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F567" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G567" s="6"/>
       <c r="H567" s="6">
-        <v>3.5</v>
+        <v>30</v>
       </c>
       <c r="I567" s="6">
-        <v>2.45</v>
+        <v>33</v>
       </c>
       <c r="J567" s="6">
-        <v>1.05</v>
+        <v>0</v>
       </c>
       <c r="K567" s="5"/>
       <c r="L567" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M567" s="7">
         <v>12</v>
       </c>
       <c r="N567" s="6">
-        <v>42</v>
+        <v>360</v>
       </c>
       <c r="O567" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="568" spans="1:15">
       <c r="A568" s="5">
         <v>566</v>
       </c>
       <c r="B568" s="5" t="s">
         <v>650</v>
       </c>
       <c r="C568" s="5" t="s">
-        <v>34</v>
+        <v>165</v>
       </c>
       <c r="D568" s="5"/>
       <c r="E568" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F568" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G568" s="6"/>
       <c r="H568" s="6">
-        <v>12</v>
+        <v>3.5</v>
       </c>
       <c r="I568" s="6">
-        <v>10.49</v>
+        <v>2.45</v>
       </c>
       <c r="J568" s="6">
-        <v>1.51</v>
+        <v>1.05</v>
       </c>
       <c r="K568" s="5"/>
       <c r="L568" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M568" s="7">
         <v>12</v>
       </c>
       <c r="N568" s="6">
-        <v>144</v>
+        <v>42</v>
       </c>
       <c r="O568" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="569" spans="1:15">
       <c r="A569" s="5">
         <v>567</v>
       </c>
       <c r="B569" s="5" t="s">
         <v>651</v>
       </c>
-      <c r="C569" s="5"/>
+      <c r="C569" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D569" s="5"/>
       <c r="E569" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F569" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G569" s="6"/>
       <c r="H569" s="6">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I569" s="6">
-        <v>11.05</v>
+        <v>10.49</v>
       </c>
       <c r="J569" s="6">
-        <v>2.95</v>
+        <v>1.51</v>
       </c>
       <c r="K569" s="5"/>
       <c r="L569" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M569" s="7">
         <v>12</v>
       </c>
       <c r="N569" s="6">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="O569" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="570" spans="1:15">
       <c r="A570" s="5">
         <v>568</v>
       </c>
       <c r="B570" s="5" t="s">
         <v>652</v>
       </c>
       <c r="C570" s="5"/>
       <c r="D570" s="5"/>
       <c r="E570" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F570" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G570" s="6"/>
       <c r="H570" s="6">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="I570" s="6">
-        <v>33</v>
+        <v>11.05</v>
       </c>
       <c r="J570" s="6">
-        <v>4</v>
+        <v>2.95</v>
       </c>
       <c r="K570" s="5"/>
       <c r="L570" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M570" s="7">
         <v>12</v>
       </c>
       <c r="N570" s="6">
-        <v>444</v>
+        <v>168</v>
       </c>
       <c r="O570" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="571" spans="1:15">
       <c r="A571" s="5">
         <v>569</v>
       </c>
       <c r="B571" s="5" t="s">
         <v>653</v>
       </c>
       <c r="C571" s="5"/>
       <c r="D571" s="5"/>
       <c r="E571" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F571" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G571" s="6"/>
       <c r="H571" s="6">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I571" s="6">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="J571" s="6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="K571" s="5"/>
       <c r="L571" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M571" s="7">
         <v>12</v>
       </c>
       <c r="N571" s="6">
-        <v>600</v>
+        <v>444</v>
       </c>
       <c r="O571" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="572" spans="1:15">
       <c r="A572" s="5">
         <v>570</v>
       </c>
       <c r="B572" s="5" t="s">
         <v>654</v>
       </c>
       <c r="C572" s="5"/>
       <c r="D572" s="5"/>
       <c r="E572" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F572" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G572" s="6"/>
       <c r="H572" s="6">
-        <v>1.5</v>
+        <v>50</v>
       </c>
       <c r="I572" s="6">
-        <v>1.25</v>
+        <v>40</v>
       </c>
       <c r="J572" s="6">
-        <v>19.75</v>
+        <v>10</v>
       </c>
       <c r="K572" s="5"/>
       <c r="L572" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M572" s="7">
         <v>12</v>
       </c>
       <c r="N572" s="6">
-        <v>18</v>
+        <v>600</v>
       </c>
       <c r="O572" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="573" spans="1:15">
       <c r="A573" s="5">
         <v>571</v>
       </c>
       <c r="B573" s="5" t="s">
         <v>655</v>
       </c>
       <c r="C573" s="5"/>
       <c r="D573" s="5"/>
       <c r="E573" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F573" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G573" s="6"/>
       <c r="H573" s="6">
-        <v>8</v>
+        <v>1.5</v>
       </c>
       <c r="I573" s="6">
-        <v>5.8</v>
+        <v>1.25</v>
       </c>
       <c r="J573" s="6">
-        <v>2.2</v>
+        <v>19.75</v>
       </c>
       <c r="K573" s="5"/>
       <c r="L573" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M573" s="7">
         <v>12</v>
       </c>
       <c r="N573" s="6">
-        <v>96</v>
+        <v>18</v>
       </c>
       <c r="O573" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="574" spans="1:15">
       <c r="A574" s="5">
         <v>572</v>
       </c>
       <c r="B574" s="5" t="s">
         <v>656</v>
       </c>
       <c r="C574" s="5"/>
       <c r="D574" s="5"/>
       <c r="E574" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F574" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G574" s="6"/>
       <c r="H574" s="6">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="I574" s="6">
-        <v>19</v>
+        <v>5.8</v>
       </c>
       <c r="J574" s="6">
-        <v>3</v>
+        <v>2.2</v>
       </c>
       <c r="K574" s="5"/>
       <c r="L574" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M574" s="7">
         <v>12</v>
       </c>
       <c r="N574" s="6">
-        <v>264</v>
+        <v>96</v>
       </c>
       <c r="O574" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="575" spans="1:15">
       <c r="A575" s="5">
         <v>573</v>
       </c>
       <c r="B575" s="5" t="s">
         <v>657</v>
       </c>
       <c r="C575" s="5"/>
       <c r="D575" s="5"/>
       <c r="E575" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F575" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G575" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G575" s="6"/>
       <c r="H575" s="6">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="I575" s="6">
-        <v>25.08</v>
+        <v>19</v>
       </c>
       <c r="J575" s="6">
-        <v>4.92</v>
+        <v>6</v>
       </c>
       <c r="K575" s="5"/>
       <c r="L575" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M575" s="7">
         <v>12</v>
       </c>
       <c r="N575" s="6">
-        <v>360</v>
+        <v>264</v>
       </c>
       <c r="O575" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="576" spans="1:15">
       <c r="A576" s="5">
         <v>574</v>
       </c>
       <c r="B576" s="5" t="s">
         <v>658</v>
       </c>
       <c r="C576" s="5"/>
       <c r="D576" s="5"/>
       <c r="E576" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F576" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G576" s="6"/>
+      <c r="G576" s="6">
+        <v>28</v>
+      </c>
       <c r="H576" s="6">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="I576" s="6">
-        <v>19.81</v>
+        <v>25.08</v>
       </c>
       <c r="J576" s="6">
-        <v>2.19</v>
+        <v>4.92</v>
       </c>
       <c r="K576" s="5"/>
       <c r="L576" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M576" s="7">
         <v>12</v>
       </c>
       <c r="N576" s="6">
-        <v>264</v>
+        <v>360</v>
       </c>
       <c r="O576" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="577" spans="1:15">
       <c r="A577" s="5">
         <v>575</v>
       </c>
       <c r="B577" s="5" t="s">
         <v>659</v>
       </c>
       <c r="C577" s="5"/>
       <c r="D577" s="5"/>
       <c r="E577" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F577" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G577" s="6"/>
       <c r="H577" s="6">
-        <v>130</v>
+        <v>22</v>
       </c>
       <c r="I577" s="6">
-        <v>98.52</v>
+        <v>19.81</v>
       </c>
       <c r="J577" s="6">
-        <v>0</v>
+        <v>2.19</v>
       </c>
       <c r="K577" s="5"/>
       <c r="L577" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M577" s="7">
-        <v>12.5</v>
+        <v>12</v>
       </c>
       <c r="N577" s="6">
-        <v>1625</v>
+        <v>264</v>
       </c>
       <c r="O577" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="578" spans="1:15">
       <c r="A578" s="5">
         <v>576</v>
       </c>
       <c r="B578" s="5" t="s">
         <v>660</v>
       </c>
       <c r="C578" s="5"/>
       <c r="D578" s="5"/>
       <c r="E578" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F578" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G578" s="6"/>
       <c r="H578" s="6">
-        <v>3</v>
+        <v>130</v>
       </c>
       <c r="I578" s="6">
-        <v>2.5</v>
+        <v>98.52</v>
       </c>
       <c r="J578" s="6">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="K578" s="5"/>
       <c r="L578" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M578" s="7">
-        <v>13</v>
+        <v>12.5</v>
       </c>
       <c r="N578" s="6">
-        <v>39</v>
+        <v>1625</v>
       </c>
       <c r="O578" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="579" spans="1:15">
       <c r="A579" s="5">
         <v>577</v>
       </c>
       <c r="B579" s="5" t="s">
         <v>661</v>
       </c>
-      <c r="C579" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C579" s="5"/>
       <c r="D579" s="5"/>
       <c r="E579" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F579" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G579" s="6"/>
       <c r="H579" s="6">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="I579" s="6">
-        <v>32.48</v>
+        <v>2.5</v>
       </c>
       <c r="J579" s="6">
-        <v>5.52</v>
+        <v>0.5</v>
       </c>
       <c r="K579" s="5"/>
       <c r="L579" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M579" s="7">
         <v>13</v>
       </c>
       <c r="N579" s="6">
-        <v>455</v>
+        <v>39</v>
       </c>
       <c r="O579" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="580" spans="1:15">
       <c r="A580" s="5">
         <v>578</v>
       </c>
       <c r="B580" s="5" t="s">
         <v>662</v>
       </c>
-      <c r="C580" s="5"/>
+      <c r="C580" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="D580" s="5"/>
       <c r="E580" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F580" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G580" s="6"/>
       <c r="H580" s="6">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="I580" s="6">
-        <v>25.08</v>
+        <v>32.48</v>
       </c>
       <c r="J580" s="6">
-        <v>0</v>
+        <v>5.52</v>
       </c>
       <c r="K580" s="5"/>
       <c r="L580" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M580" s="7">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="N580" s="6">
-        <v>350</v>
+        <v>455</v>
       </c>
       <c r="O580" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="581" spans="1:15">
       <c r="A581" s="5">
         <v>579</v>
       </c>
       <c r="B581" s="5" t="s">
         <v>663</v>
       </c>
       <c r="C581" s="5"/>
       <c r="D581" s="5"/>
       <c r="E581" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F581" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G581" s="6"/>
       <c r="H581" s="6">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I581" s="6">
-        <v>7</v>
+        <v>25.08</v>
       </c>
       <c r="J581" s="6">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="K581" s="5"/>
       <c r="L581" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M581" s="7">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N581" s="6">
-        <v>225</v>
+        <v>350</v>
       </c>
       <c r="O581" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="582" spans="1:15">
       <c r="A582" s="5">
         <v>580</v>
       </c>
       <c r="B582" s="5" t="s">
         <v>664</v>
       </c>
       <c r="C582" s="5"/>
       <c r="D582" s="5"/>
       <c r="E582" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F582" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G582" s="6"/>
       <c r="H582" s="6">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="I582" s="6">
-        <v>10</v>
+        <v>117.03</v>
       </c>
       <c r="J582" s="6">
-        <v>5</v>
+        <v>27.97</v>
       </c>
       <c r="K582" s="5"/>
       <c r="L582" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M582" s="7">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N582" s="6">
-        <v>225</v>
+        <v>2030</v>
       </c>
       <c r="O582" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="583" spans="1:15">
       <c r="A583" s="5">
         <v>581</v>
       </c>
       <c r="B583" s="5" t="s">
-        <v>585</v>
-[...3 lines deleted...]
-      </c>
+        <v>665</v>
+      </c>
+      <c r="C583" s="5"/>
       <c r="D583" s="5"/>
       <c r="E583" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F583" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G583" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G583" s="6"/>
       <c r="H583" s="6">
-        <v>200</v>
+        <v>145</v>
       </c>
       <c r="I583" s="6">
-        <v>200.8</v>
+        <v>117.03</v>
       </c>
       <c r="J583" s="6">
-        <v>0</v>
+        <v>42.97</v>
       </c>
       <c r="K583" s="5"/>
       <c r="L583" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M583" s="7">
         <v>15</v>
       </c>
       <c r="N583" s="6">
-        <v>3000</v>
+        <v>2175</v>
       </c>
       <c r="O583" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="584" spans="1:15">
       <c r="A584" s="5">
         <v>582</v>
       </c>
       <c r="B584" s="5" t="s">
-        <v>665</v>
-[...3 lines deleted...]
-      </c>
+        <v>666</v>
+      </c>
+      <c r="C584" s="5"/>
       <c r="D584" s="5"/>
       <c r="E584" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F584" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G584" s="6"/>
       <c r="H584" s="6">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="I584" s="6">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J584" s="6">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="K584" s="5"/>
       <c r="L584" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M584" s="7">
         <v>15</v>
       </c>
       <c r="N584" s="6">
-        <v>525</v>
+        <v>225</v>
       </c>
       <c r="O584" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="585" spans="1:15">
       <c r="A585" s="5">
         <v>583</v>
       </c>
       <c r="B585" s="5" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C585" s="5"/>
       <c r="D585" s="5"/>
       <c r="E585" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F585" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G585" s="6"/>
       <c r="H585" s="6">
         <v>15</v>
       </c>
       <c r="I585" s="6">
-        <v>36.55</v>
+        <v>10</v>
       </c>
       <c r="J585" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K585" s="5"/>
       <c r="L585" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M585" s="7">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="N585" s="6">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="O585" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="586" spans="1:15">
       <c r="A586" s="5">
         <v>584</v>
       </c>
       <c r="B586" s="5" t="s">
-        <v>667</v>
+        <v>587</v>
       </c>
       <c r="C586" s="5" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D586" s="5"/>
       <c r="E586" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F586" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G586" s="6"/>
+      <c r="G586" s="6">
+        <v>190</v>
+      </c>
       <c r="H586" s="6">
-        <v>45</v>
+        <v>200</v>
       </c>
       <c r="I586" s="6">
-        <v>35</v>
+        <v>200.8</v>
       </c>
       <c r="J586" s="6">
         <v>0</v>
       </c>
       <c r="K586" s="5"/>
       <c r="L586" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M586" s="7">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="N586" s="6">
-        <v>720</v>
+        <v>3000</v>
       </c>
       <c r="O586" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="587" spans="1:15">
       <c r="A587" s="5">
         <v>585</v>
       </c>
       <c r="B587" s="5" t="s">
         <v>668</v>
       </c>
-      <c r="C587" s="5"/>
+      <c r="C587" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="D587" s="5"/>
       <c r="E587" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F587" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G587" s="6"/>
       <c r="H587" s="6">
-        <v>145</v>
+        <v>35</v>
       </c>
       <c r="I587" s="6">
-        <v>117.03</v>
+        <v>25</v>
       </c>
       <c r="J587" s="6">
-        <v>27.97</v>
+        <v>10</v>
       </c>
       <c r="K587" s="5"/>
       <c r="L587" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M587" s="7">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="N587" s="6">
-        <v>2320</v>
+        <v>525</v>
       </c>
       <c r="O587" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="588" spans="1:15">
       <c r="A588" s="5">
         <v>586</v>
       </c>
       <c r="B588" s="5" t="s">
         <v>669</v>
       </c>
       <c r="C588" s="5"/>
       <c r="D588" s="5"/>
       <c r="E588" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F588" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G588" s="6"/>
       <c r="H588" s="6">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I588" s="6">
-        <v>26</v>
+        <v>36.55</v>
       </c>
       <c r="J588" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K588" s="5"/>
       <c r="L588" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M588" s="7">
         <v>16</v>
       </c>
       <c r="N588" s="6">
-        <v>480</v>
+        <v>240</v>
       </c>
       <c r="O588" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="589" spans="1:15">
       <c r="A589" s="5">
         <v>587</v>
       </c>
       <c r="B589" s="5" t="s">
         <v>670</v>
       </c>
-      <c r="C589" s="5"/>
+      <c r="C589" s="5" t="s">
+        <v>44</v>
+      </c>
       <c r="D589" s="5"/>
       <c r="E589" s="5" t="s">
-        <v>671</v>
+        <v>17</v>
       </c>
       <c r="F589" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G589" s="6"/>
       <c r="H589" s="6">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="I589" s="6">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="J589" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K589" s="5"/>
       <c r="L589" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M589" s="7">
         <v>16</v>
       </c>
       <c r="N589" s="6">
-        <v>352</v>
+        <v>720</v>
       </c>
       <c r="O589" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="590" spans="1:15">
       <c r="A590" s="5">
         <v>588</v>
       </c>
       <c r="B590" s="5" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="C590" s="5"/>
       <c r="D590" s="5"/>
       <c r="E590" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F590" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G590" s="6"/>
       <c r="H590" s="6">
-        <v>145</v>
+        <v>30</v>
       </c>
       <c r="I590" s="6">
-        <v>117.03</v>
+        <v>26</v>
       </c>
       <c r="J590" s="6">
-        <v>27.97</v>
+        <v>4</v>
       </c>
       <c r="K590" s="5"/>
       <c r="L590" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M590" s="7">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N590" s="6">
-        <v>2465</v>
+        <v>480</v>
       </c>
       <c r="O590" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="591" spans="1:15">
       <c r="A591" s="5">
         <v>589</v>
       </c>
       <c r="B591" s="5" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="C591" s="5"/>
       <c r="D591" s="5"/>
       <c r="E591" s="5" t="s">
-        <v>17</v>
+        <v>673</v>
       </c>
       <c r="F591" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G591" s="6"/>
       <c r="H591" s="6">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="I591" s="6">
-        <v>20.7</v>
+        <v>18</v>
       </c>
       <c r="J591" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K591" s="5"/>
       <c r="L591" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M591" s="7">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N591" s="6">
-        <v>408</v>
+        <v>352</v>
       </c>
       <c r="O591" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="592" spans="1:15">
       <c r="A592" s="5">
         <v>590</v>
       </c>
       <c r="B592" s="5" t="s">
         <v>674</v>
       </c>
       <c r="C592" s="5"/>
       <c r="D592" s="5"/>
       <c r="E592" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F592" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G592" s="6"/>
       <c r="H592" s="6">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="I592" s="6">
-        <v>370</v>
+        <v>20.7</v>
       </c>
       <c r="J592" s="6">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="K592" s="5"/>
       <c r="L592" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M592" s="7">
         <v>17</v>
       </c>
       <c r="N592" s="6">
-        <v>7650</v>
+        <v>408</v>
       </c>
       <c r="O592" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="593" spans="1:15">
       <c r="A593" s="5">
         <v>591</v>
       </c>
       <c r="B593" s="5" t="s">
         <v>675</v>
       </c>
-      <c r="C593" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C593" s="5"/>
       <c r="D593" s="5"/>
       <c r="E593" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F593" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G593" s="6"/>
       <c r="H593" s="6">
-        <v>50</v>
+        <v>450</v>
       </c>
       <c r="I593" s="6">
-        <v>39</v>
+        <v>370</v>
       </c>
       <c r="J593" s="6">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="K593" s="5"/>
       <c r="L593" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M593" s="7">
         <v>17</v>
       </c>
       <c r="N593" s="6">
-        <v>850</v>
+        <v>7650</v>
       </c>
       <c r="O593" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="594" spans="1:15">
       <c r="A594" s="5">
         <v>592</v>
       </c>
       <c r="B594" s="5" t="s">
         <v>676</v>
       </c>
-      <c r="C594" s="5"/>
+      <c r="C594" s="5" t="s">
+        <v>44</v>
+      </c>
       <c r="D594" s="5"/>
       <c r="E594" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F594" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G594" s="6"/>
       <c r="H594" s="6">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I594" s="6">
-        <v>17.32</v>
+        <v>39</v>
       </c>
       <c r="J594" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K594" s="5"/>
       <c r="L594" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M594" s="7">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="N594" s="6">
-        <v>288</v>
+        <v>850</v>
       </c>
       <c r="O594" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="595" spans="1:15">
       <c r="A595" s="5">
         <v>593</v>
       </c>
       <c r="B595" s="5" t="s">
         <v>677</v>
       </c>
       <c r="C595" s="5"/>
       <c r="D595" s="5"/>
       <c r="E595" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F595" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G595" s="6"/>
       <c r="H595" s="6">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I595" s="6">
-        <v>24.11</v>
+        <v>17.32</v>
       </c>
       <c r="J595" s="6">
-        <v>5.89</v>
+        <v>0</v>
       </c>
       <c r="K595" s="5"/>
       <c r="L595" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M595" s="7">
         <v>18</v>
       </c>
       <c r="N595" s="6">
-        <v>540</v>
+        <v>288</v>
       </c>
       <c r="O595" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="596" spans="1:15">
       <c r="A596" s="5">
         <v>594</v>
       </c>
       <c r="B596" s="5" t="s">
         <v>678</v>
       </c>
-      <c r="C596" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C596" s="5"/>
       <c r="D596" s="5"/>
       <c r="E596" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F596" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G596" s="6"/>
       <c r="H596" s="6">
-        <v>9.5</v>
+        <v>30</v>
       </c>
       <c r="I596" s="6">
-        <v>7.5</v>
+        <v>24.11</v>
       </c>
       <c r="J596" s="6">
-        <v>3.5</v>
+        <v>5.89</v>
       </c>
       <c r="K596" s="5"/>
       <c r="L596" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M596" s="7">
         <v>18</v>
       </c>
       <c r="N596" s="6">
-        <v>171</v>
+        <v>540</v>
       </c>
       <c r="O596" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="597" spans="1:15">
       <c r="A597" s="5">
         <v>595</v>
       </c>
       <c r="B597" s="5" t="s">
         <v>679</v>
       </c>
-      <c r="C597" s="5"/>
+      <c r="C597" s="5" t="s">
+        <v>235</v>
+      </c>
       <c r="D597" s="5"/>
       <c r="E597" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F597" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G597" s="6"/>
       <c r="H597" s="6">
-        <v>350</v>
+        <v>9.5</v>
       </c>
       <c r="I597" s="6">
-        <v>270</v>
+        <v>7.5</v>
       </c>
       <c r="J597" s="6">
-        <v>80</v>
+        <v>3.5</v>
       </c>
       <c r="K597" s="5"/>
       <c r="L597" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M597" s="7">
         <v>18</v>
       </c>
       <c r="N597" s="6">
-        <v>6300</v>
+        <v>171</v>
       </c>
       <c r="O597" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="598" spans="1:15">
       <c r="A598" s="5">
         <v>596</v>
       </c>
       <c r="B598" s="5" t="s">
         <v>680</v>
       </c>
       <c r="C598" s="5"/>
       <c r="D598" s="5"/>
       <c r="E598" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F598" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G598" s="6"/>
       <c r="H598" s="6">
-        <v>18</v>
+        <v>350</v>
       </c>
       <c r="I598" s="6">
-        <v>14.32</v>
+        <v>270</v>
       </c>
       <c r="J598" s="6">
-        <v>3.68</v>
+        <v>80</v>
       </c>
       <c r="K598" s="5"/>
       <c r="L598" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M598" s="7">
         <v>18</v>
       </c>
       <c r="N598" s="6">
-        <v>324</v>
+        <v>6300</v>
       </c>
       <c r="O598" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="599" spans="1:15">
       <c r="A599" s="5">
         <v>597</v>
       </c>
       <c r="B599" s="5" t="s">
         <v>681</v>
       </c>
       <c r="C599" s="5"/>
       <c r="D599" s="5"/>
       <c r="E599" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F599" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G599" s="6"/>
       <c r="H599" s="6">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="I599" s="6">
-        <v>25</v>
+        <v>14.32</v>
       </c>
       <c r="J599" s="6">
-        <v>3</v>
+        <v>3.68</v>
       </c>
       <c r="K599" s="5"/>
       <c r="L599" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M599" s="7">
         <v>18</v>
       </c>
       <c r="N599" s="6">
-        <v>504</v>
+        <v>324</v>
       </c>
       <c r="O599" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="600" spans="1:15">
       <c r="A600" s="5">
         <v>598</v>
       </c>
       <c r="B600" s="5" t="s">
         <v>682</v>
       </c>
       <c r="C600" s="5"/>
       <c r="D600" s="5"/>
       <c r="E600" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F600" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G600" s="6"/>
       <c r="H600" s="6">
-        <v>95</v>
+        <v>28</v>
       </c>
       <c r="I600" s="6">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="J600" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K600" s="5"/>
       <c r="L600" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M600" s="7">
         <v>18</v>
       </c>
       <c r="N600" s="6">
-        <v>1710</v>
+        <v>504</v>
       </c>
       <c r="O600" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="601" spans="1:15">
       <c r="A601" s="5">
         <v>599</v>
       </c>
       <c r="B601" s="5" t="s">
         <v>683</v>
       </c>
       <c r="C601" s="5"/>
       <c r="D601" s="5"/>
       <c r="E601" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F601" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G601" s="6"/>
       <c r="H601" s="6">
-        <v>300</v>
+        <v>95</v>
       </c>
       <c r="I601" s="6">
-        <v>283</v>
+        <v>75</v>
       </c>
       <c r="J601" s="6">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="K601" s="5"/>
       <c r="L601" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M601" s="7">
         <v>18</v>
       </c>
       <c r="N601" s="6">
-        <v>5400</v>
+        <v>1710</v>
       </c>
       <c r="O601" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="602" spans="1:15">
       <c r="A602" s="5">
         <v>600</v>
       </c>
       <c r="B602" s="5" t="s">
         <v>684</v>
       </c>
       <c r="C602" s="5"/>
       <c r="D602" s="5"/>
       <c r="E602" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F602" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G602" s="6"/>
       <c r="H602" s="6">
-        <v>120</v>
+        <v>300</v>
       </c>
       <c r="I602" s="6">
-        <v>105</v>
+        <v>283</v>
       </c>
       <c r="J602" s="6">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="K602" s="5"/>
       <c r="L602" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M602" s="7">
         <v>18</v>
       </c>
       <c r="N602" s="6">
-        <v>2160</v>
+        <v>5400</v>
       </c>
       <c r="O602" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="603" spans="1:15">
       <c r="A603" s="5">
         <v>601</v>
       </c>
       <c r="B603" s="5" t="s">
         <v>685</v>
       </c>
-      <c r="C603" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C603" s="5"/>
       <c r="D603" s="5"/>
       <c r="E603" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F603" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G603" s="6"/>
       <c r="H603" s="6">
-        <v>18</v>
+        <v>4.5</v>
       </c>
       <c r="I603" s="6">
-        <v>16</v>
+        <v>3.5</v>
       </c>
       <c r="J603" s="6">
         <v>1</v>
       </c>
       <c r="K603" s="5"/>
       <c r="L603" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M603" s="7">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N603" s="6">
-        <v>342</v>
+        <v>81</v>
       </c>
       <c r="O603" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="604" spans="1:15">
       <c r="A604" s="5">
         <v>602</v>
       </c>
       <c r="B604" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="C604" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C604" s="5"/>
       <c r="D604" s="5"/>
       <c r="E604" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F604" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G604" s="6"/>
       <c r="H604" s="6">
-        <v>300</v>
+        <v>120</v>
       </c>
       <c r="I604" s="6">
-        <v>365</v>
+        <v>105</v>
       </c>
       <c r="J604" s="6">
         <v>0</v>
       </c>
       <c r="K604" s="5"/>
       <c r="L604" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M604" s="7">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N604" s="6">
-        <v>5700</v>
+        <v>2160</v>
       </c>
       <c r="O604" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="605" spans="1:15">
       <c r="A605" s="5">
         <v>603</v>
       </c>
       <c r="B605" s="5" t="s">
-        <v>688</v>
-[...1 lines deleted...]
-      <c r="C605" s="5"/>
+        <v>687</v>
+      </c>
+      <c r="C605" s="5" t="s">
+        <v>548</v>
+      </c>
       <c r="D605" s="5"/>
       <c r="E605" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F605" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G605" s="6"/>
       <c r="H605" s="6">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="I605" s="6">
-        <v>97.7</v>
+        <v>16</v>
       </c>
       <c r="J605" s="6">
-        <v>12.3</v>
+        <v>1</v>
       </c>
       <c r="K605" s="5"/>
       <c r="L605" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M605" s="7">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N605" s="6">
-        <v>2200</v>
+        <v>342</v>
       </c>
       <c r="O605" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="606" spans="1:15">
       <c r="A606" s="5">
         <v>604</v>
       </c>
       <c r="B606" s="5" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="C606" s="5"/>
       <c r="D606" s="5"/>
       <c r="E606" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F606" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G606" s="6"/>
       <c r="H606" s="6">
-        <v>750</v>
+        <v>115</v>
       </c>
       <c r="I606" s="6">
-        <v>680</v>
+        <v>98.7</v>
       </c>
       <c r="J606" s="6">
-        <v>20</v>
+        <v>11.3</v>
       </c>
       <c r="K606" s="5"/>
       <c r="L606" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M606" s="7">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N606" s="6">
-        <v>15000</v>
+        <v>2185</v>
       </c>
       <c r="O606" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="607" spans="1:15">
       <c r="A607" s="5">
         <v>605</v>
       </c>
       <c r="B607" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="C607" s="5" t="s">
         <v>690</v>
       </c>
-      <c r="C607" s="5"/>
       <c r="D607" s="5"/>
       <c r="E607" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F607" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G607" s="6"/>
       <c r="H607" s="6">
-        <v>65</v>
+        <v>300</v>
       </c>
       <c r="I607" s="6">
-        <v>50</v>
+        <v>365</v>
       </c>
       <c r="J607" s="6">
         <v>0</v>
       </c>
       <c r="K607" s="5"/>
       <c r="L607" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M607" s="7">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N607" s="6">
-        <v>1300</v>
+        <v>5700</v>
       </c>
       <c r="O607" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="608" spans="1:15">
       <c r="A608" s="5">
         <v>606</v>
       </c>
       <c r="B608" s="5" t="s">
         <v>691</v>
       </c>
       <c r="C608" s="5"/>
       <c r="D608" s="5"/>
       <c r="E608" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F608" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G608" s="6"/>
       <c r="H608" s="6">
-        <v>950</v>
+        <v>110</v>
       </c>
       <c r="I608" s="6">
-        <v>676</v>
+        <v>97.7</v>
       </c>
       <c r="J608" s="6">
-        <v>224</v>
+        <v>12.3</v>
       </c>
       <c r="K608" s="5"/>
       <c r="L608" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M608" s="7">
         <v>20</v>
       </c>
       <c r="N608" s="6">
-        <v>19000</v>
+        <v>2200</v>
       </c>
       <c r="O608" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="609" spans="1:15">
       <c r="A609" s="5">
         <v>607</v>
       </c>
       <c r="B609" s="5" t="s">
         <v>692</v>
       </c>
       <c r="C609" s="5"/>
       <c r="D609" s="5"/>
       <c r="E609" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F609" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G609" s="6"/>
       <c r="H609" s="6">
-        <v>45</v>
+        <v>750</v>
       </c>
       <c r="I609" s="6">
-        <v>37.35</v>
+        <v>680</v>
       </c>
       <c r="J609" s="6">
-        <v>7.65</v>
+        <v>20</v>
       </c>
       <c r="K609" s="5"/>
       <c r="L609" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M609" s="7">
         <v>20</v>
       </c>
       <c r="N609" s="6">
-        <v>900</v>
+        <v>15000</v>
       </c>
       <c r="O609" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="610" spans="1:15">
       <c r="A610" s="5">
         <v>608</v>
       </c>
       <c r="B610" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="C610" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C610" s="5"/>
       <c r="D610" s="5"/>
       <c r="E610" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F610" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G610" s="6"/>
       <c r="H610" s="6">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="I610" s="6">
-        <v>17.24</v>
+        <v>50</v>
       </c>
       <c r="J610" s="6">
-        <v>12.76</v>
+        <v>0</v>
       </c>
       <c r="K610" s="5"/>
       <c r="L610" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M610" s="7">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N610" s="6">
-        <v>630</v>
+        <v>1300</v>
       </c>
       <c r="O610" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="611" spans="1:15">
       <c r="A611" s="5">
         <v>609</v>
       </c>
       <c r="B611" s="5" t="s">
         <v>694</v>
       </c>
       <c r="C611" s="5"/>
       <c r="D611" s="5"/>
       <c r="E611" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F611" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G611" s="6"/>
       <c r="H611" s="6">
-        <v>170</v>
+        <v>950</v>
       </c>
       <c r="I611" s="6">
-        <v>113.06</v>
+        <v>676</v>
       </c>
       <c r="J611" s="6">
-        <v>16.94</v>
+        <v>224</v>
       </c>
       <c r="K611" s="5"/>
       <c r="L611" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M611" s="7">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N611" s="6">
-        <v>3570</v>
+        <v>19000</v>
       </c>
       <c r="O611" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="612" spans="1:15">
       <c r="A612" s="5">
         <v>610</v>
       </c>
       <c r="B612" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C612" s="5"/>
       <c r="D612" s="5"/>
       <c r="E612" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F612" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G612" s="6"/>
       <c r="H612" s="6">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="I612" s="6">
-        <v>9</v>
+        <v>37.35</v>
       </c>
       <c r="J612" s="6">
-        <v>1</v>
+        <v>7.65</v>
       </c>
       <c r="K612" s="5"/>
       <c r="L612" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M612" s="7">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N612" s="6">
-        <v>210</v>
+        <v>900</v>
       </c>
       <c r="O612" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="613" spans="1:15">
       <c r="A613" s="5">
         <v>611</v>
       </c>
       <c r="B613" s="5" t="s">
         <v>696</v>
       </c>
-      <c r="C613" s="5"/>
+      <c r="C613" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D613" s="5"/>
       <c r="E613" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F613" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G613" s="6"/>
       <c r="H613" s="6">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="I613" s="6">
-        <v>71</v>
+        <v>17.24</v>
       </c>
       <c r="J613" s="6">
-        <v>7</v>
+        <v>12.76</v>
       </c>
       <c r="K613" s="5"/>
       <c r="L613" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M613" s="7">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="N613" s="6">
-        <v>1870</v>
+        <v>630</v>
       </c>
       <c r="O613" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="614" spans="1:15">
       <c r="A614" s="5">
         <v>612</v>
       </c>
       <c r="B614" s="5" t="s">
         <v>697</v>
       </c>
       <c r="C614" s="5"/>
       <c r="D614" s="5"/>
       <c r="E614" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F614" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G614" s="6"/>
       <c r="H614" s="6">
-        <v>4.5</v>
+        <v>170</v>
       </c>
       <c r="I614" s="6">
-        <v>3.5</v>
+        <v>113.06</v>
       </c>
       <c r="J614" s="6">
-        <v>1.5</v>
+        <v>16.94</v>
       </c>
       <c r="K614" s="5"/>
       <c r="L614" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M614" s="7">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="N614" s="6">
-        <v>99</v>
+        <v>3570</v>
       </c>
       <c r="O614" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="615" spans="1:15">
       <c r="A615" s="5">
         <v>613</v>
       </c>
       <c r="B615" s="5" t="s">
         <v>698</v>
       </c>
       <c r="C615" s="5"/>
       <c r="D615" s="5"/>
       <c r="E615" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F615" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G615" s="6"/>
       <c r="H615" s="6">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="I615" s="6">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="J615" s="6">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="K615" s="5"/>
       <c r="L615" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M615" s="7">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="N615" s="6">
-        <v>2640</v>
+        <v>210</v>
       </c>
       <c r="O615" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="616" spans="1:15">
       <c r="A616" s="5">
         <v>614</v>
       </c>
       <c r="B616" s="5" t="s">
         <v>699</v>
       </c>
       <c r="C616" s="5"/>
       <c r="D616" s="5"/>
       <c r="E616" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F616" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G616" s="6"/>
       <c r="H616" s="6">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="I616" s="6">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="J616" s="6">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="K616" s="5"/>
       <c r="L616" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M616" s="7">
         <v>22</v>
       </c>
       <c r="N616" s="6">
-        <v>2090</v>
+        <v>1870</v>
       </c>
       <c r="O616" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="617" spans="1:15">
       <c r="A617" s="5">
         <v>615</v>
       </c>
       <c r="B617" s="5" t="s">
         <v>700</v>
       </c>
       <c r="C617" s="5"/>
       <c r="D617" s="5"/>
       <c r="E617" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F617" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G617" s="6"/>
       <c r="H617" s="6">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="I617" s="6">
-        <v>25</v>
+        <v>93</v>
       </c>
       <c r="J617" s="6">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="K617" s="5"/>
       <c r="L617" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M617" s="7">
         <v>22</v>
       </c>
       <c r="N617" s="6">
-        <v>704</v>
+        <v>2640</v>
       </c>
       <c r="O617" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="618" spans="1:15">
       <c r="A618" s="5">
         <v>616</v>
       </c>
       <c r="B618" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="C618" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C618" s="5"/>
       <c r="D618" s="5"/>
       <c r="E618" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F618" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G618" s="6"/>
       <c r="H618" s="6">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="I618" s="6">
-        <v>7</v>
+        <v>75</v>
       </c>
       <c r="J618" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="K618" s="5"/>
       <c r="L618" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M618" s="7">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N618" s="6">
-        <v>230</v>
+        <v>2090</v>
       </c>
       <c r="O618" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="619" spans="1:15">
       <c r="A619" s="5">
         <v>617</v>
       </c>
       <c r="B619" s="5" t="s">
         <v>702</v>
       </c>
       <c r="C619" s="5"/>
       <c r="D619" s="5"/>
       <c r="E619" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F619" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G619" s="6"/>
       <c r="H619" s="6">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I619" s="6">
-        <v>15.5</v>
+        <v>25</v>
       </c>
       <c r="J619" s="6">
-        <v>4.5</v>
+        <v>7</v>
       </c>
       <c r="K619" s="5"/>
       <c r="L619" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M619" s="7">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="N619" s="6">
-        <v>480</v>
+        <v>704</v>
       </c>
       <c r="O619" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="620" spans="1:15">
       <c r="A620" s="5">
         <v>618</v>
       </c>
       <c r="B620" s="5" t="s">
         <v>703</v>
       </c>
-      <c r="C620" s="5"/>
+      <c r="C620" s="5" t="s">
+        <v>44</v>
+      </c>
       <c r="D620" s="5"/>
       <c r="E620" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F620" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G620" s="6"/>
       <c r="H620" s="6">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="I620" s="6">
-        <v>15.5</v>
+        <v>7</v>
       </c>
       <c r="J620" s="6">
-        <v>4.5</v>
+        <v>1</v>
       </c>
       <c r="K620" s="5"/>
       <c r="L620" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M620" s="7">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="N620" s="6">
-        <v>480</v>
+        <v>230</v>
       </c>
       <c r="O620" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="621" spans="1:15">
       <c r="A621" s="5">
         <v>619</v>
       </c>
       <c r="B621" s="5" t="s">
         <v>704</v>
       </c>
       <c r="C621" s="5"/>
       <c r="D621" s="5"/>
       <c r="E621" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F621" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G621" s="6"/>
       <c r="H621" s="6">
-        <v>730</v>
+        <v>20</v>
       </c>
       <c r="I621" s="6">
-        <v>670</v>
+        <v>15.5</v>
       </c>
       <c r="J621" s="6">
-        <v>60</v>
+        <v>4.5</v>
       </c>
       <c r="K621" s="5"/>
       <c r="L621" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M621" s="7">
         <v>24</v>
       </c>
       <c r="N621" s="6">
-        <v>17520</v>
+        <v>480</v>
       </c>
       <c r="O621" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="622" spans="1:15">
       <c r="A622" s="5">
         <v>620</v>
       </c>
       <c r="B622" s="5" t="s">
         <v>705</v>
       </c>
       <c r="C622" s="5"/>
       <c r="D622" s="5"/>
       <c r="E622" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F622" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G622" s="6"/>
       <c r="H622" s="6">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="I622" s="6">
-        <v>1</v>
+        <v>15.5</v>
       </c>
       <c r="J622" s="6">
-        <v>5</v>
+        <v>4.5</v>
       </c>
       <c r="K622" s="5"/>
       <c r="L622" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M622" s="7">
         <v>24</v>
       </c>
       <c r="N622" s="6">
-        <v>48</v>
+        <v>480</v>
       </c>
       <c r="O622" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="623" spans="1:15">
       <c r="A623" s="5">
         <v>621</v>
       </c>
       <c r="B623" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="C623" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C623" s="5"/>
       <c r="D623" s="5"/>
       <c r="E623" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F623" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G623" s="6"/>
       <c r="H623" s="6">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="I623" s="6">
-        <v>14.1</v>
+        <v>85</v>
       </c>
       <c r="J623" s="6">
-        <v>0.9</v>
+        <v>20</v>
       </c>
       <c r="K623" s="5"/>
       <c r="L623" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M623" s="7">
         <v>24</v>
       </c>
       <c r="N623" s="6">
-        <v>240</v>
+        <v>2520</v>
       </c>
       <c r="O623" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="624" spans="1:15">
       <c r="A624" s="5">
         <v>622</v>
       </c>
       <c r="B624" s="5" t="s">
         <v>707</v>
       </c>
       <c r="C624" s="5"/>
       <c r="D624" s="5"/>
       <c r="E624" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F624" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G624" s="6"/>
       <c r="H624" s="6">
-        <v>42</v>
+        <v>730</v>
       </c>
       <c r="I624" s="6">
-        <v>40</v>
+        <v>670</v>
       </c>
       <c r="J624" s="6">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="K624" s="5"/>
       <c r="L624" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M624" s="7">
         <v>24</v>
       </c>
       <c r="N624" s="6">
-        <v>1008</v>
+        <v>17520</v>
       </c>
       <c r="O624" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="625" spans="1:15">
       <c r="A625" s="5">
         <v>623</v>
       </c>
       <c r="B625" s="5" t="s">
         <v>708</v>
       </c>
       <c r="C625" s="5"/>
       <c r="D625" s="5"/>
       <c r="E625" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F625" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G625" s="6"/>
       <c r="H625" s="6">
         <v>2</v>
       </c>
       <c r="I625" s="6">
-        <v>1.87</v>
+        <v>1</v>
       </c>
       <c r="J625" s="6">
-        <v>0.13</v>
+        <v>5</v>
       </c>
       <c r="K625" s="5"/>
       <c r="L625" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M625" s="7">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N625" s="6">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="O625" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="626" spans="1:15">
       <c r="A626" s="5">
         <v>624</v>
       </c>
       <c r="B626" s="5" t="s">
         <v>709</v>
       </c>
-      <c r="C626" s="5"/>
+      <c r="C626" s="5" t="s">
+        <v>159</v>
+      </c>
       <c r="D626" s="5"/>
       <c r="E626" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F626" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G626" s="6"/>
       <c r="H626" s="6">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="I626" s="6">
-        <v>49</v>
+        <v>14.1</v>
       </c>
       <c r="J626" s="6">
-        <v>30</v>
+        <v>0.9</v>
       </c>
       <c r="K626" s="5"/>
       <c r="L626" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M626" s="7">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N626" s="6">
-        <v>1325</v>
+        <v>240</v>
       </c>
       <c r="O626" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="627" spans="1:15">
       <c r="A627" s="5">
         <v>625</v>
       </c>
       <c r="B627" s="5" t="s">
         <v>710</v>
       </c>
-      <c r="C627" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C627" s="5"/>
       <c r="D627" s="5"/>
       <c r="E627" s="5" t="s">
-        <v>286</v>
+        <v>17</v>
       </c>
       <c r="F627" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G627" s="6"/>
       <c r="H627" s="6">
-        <v>105</v>
+        <v>42</v>
       </c>
       <c r="I627" s="6">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="J627" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K627" s="5"/>
       <c r="L627" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M627" s="7">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N627" s="6">
-        <v>2625</v>
+        <v>1008</v>
       </c>
       <c r="O627" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="628" spans="1:15">
       <c r="A628" s="5">
         <v>626</v>
       </c>
       <c r="B628" s="5" t="s">
         <v>711</v>
       </c>
       <c r="C628" s="5"/>
       <c r="D628" s="5"/>
       <c r="E628" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F628" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G628" s="6"/>
       <c r="H628" s="6">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="I628" s="6">
-        <v>32.2</v>
+        <v>1.87</v>
       </c>
       <c r="J628" s="6">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="K628" s="5"/>
       <c r="L628" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M628" s="7">
         <v>25</v>
       </c>
       <c r="N628" s="6">
-        <v>375</v>
+        <v>50</v>
       </c>
       <c r="O628" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="629" spans="1:15">
       <c r="A629" s="5">
         <v>627</v>
       </c>
       <c r="B629" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="C629" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C629" s="5"/>
       <c r="D629" s="5"/>
       <c r="E629" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F629" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G629" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G629" s="6"/>
       <c r="H629" s="6">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="I629" s="6">
-        <v>12.86</v>
+        <v>49</v>
       </c>
       <c r="J629" s="6">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="K629" s="5"/>
       <c r="L629" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M629" s="7">
         <v>25</v>
       </c>
       <c r="N629" s="6">
-        <v>300</v>
+        <v>1325</v>
       </c>
       <c r="O629" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="630" spans="1:15">
       <c r="A630" s="5">
         <v>628</v>
       </c>
       <c r="B630" s="5" t="s">
         <v>713</v>
       </c>
-      <c r="C630" s="5"/>
+      <c r="C630" s="5" t="s">
+        <v>302</v>
+      </c>
       <c r="D630" s="5"/>
       <c r="E630" s="5" t="s">
-        <v>17</v>
+        <v>286</v>
       </c>
       <c r="F630" s="5" t="s">
-        <v>714</v>
+        <v>18</v>
       </c>
       <c r="G630" s="6"/>
       <c r="H630" s="6">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="I630" s="6">
-        <v>21.68</v>
+        <v>100</v>
       </c>
       <c r="J630" s="6">
-        <v>3.32</v>
+        <v>0</v>
       </c>
       <c r="K630" s="5"/>
       <c r="L630" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M630" s="7">
         <v>25</v>
       </c>
       <c r="N630" s="6">
-        <v>625</v>
+        <v>2625</v>
       </c>
       <c r="O630" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="631" spans="1:15">
       <c r="A631" s="5">
         <v>629</v>
       </c>
       <c r="B631" s="5" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="C631" s="5"/>
       <c r="D631" s="5"/>
       <c r="E631" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F631" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G631" s="6"/>
       <c r="H631" s="6">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="I631" s="6">
-        <v>98.7</v>
+        <v>32.2</v>
       </c>
       <c r="J631" s="6">
-        <v>16.3</v>
+        <v>0</v>
       </c>
       <c r="K631" s="5"/>
       <c r="L631" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M631" s="7">
         <v>25</v>
       </c>
       <c r="N631" s="6">
-        <v>2875</v>
+        <v>375</v>
       </c>
       <c r="O631" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="632" spans="1:15">
       <c r="A632" s="5">
         <v>630</v>
       </c>
       <c r="B632" s="5" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="C632" s="5" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="D632" s="5"/>
       <c r="E632" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F632" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G632" s="6"/>
+      <c r="G632" s="6">
+        <v>11.5</v>
+      </c>
       <c r="H632" s="6">
-        <v>180</v>
+        <v>12</v>
       </c>
       <c r="I632" s="6">
-        <v>146.72</v>
+        <v>12.86</v>
       </c>
       <c r="J632" s="6">
         <v>0</v>
       </c>
       <c r="K632" s="5"/>
       <c r="L632" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M632" s="7">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N632" s="6">
-        <v>4680</v>
+        <v>300</v>
       </c>
       <c r="O632" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="633" spans="1:15">
       <c r="A633" s="5">
         <v>631</v>
       </c>
       <c r="B633" s="5" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="C633" s="5"/>
       <c r="D633" s="5"/>
       <c r="E633" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F633" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G633" s="6"/>
       <c r="H633" s="6">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="I633" s="6">
-        <v>48.96</v>
+        <v>13</v>
       </c>
       <c r="J633" s="6">
-        <v>6.04</v>
+        <v>2</v>
       </c>
       <c r="K633" s="5"/>
       <c r="L633" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M633" s="7">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N633" s="6">
-        <v>1430</v>
+        <v>375</v>
       </c>
       <c r="O633" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="634" spans="1:15">
       <c r="A634" s="5">
         <v>632</v>
       </c>
       <c r="B634" s="5" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="C634" s="5"/>
       <c r="D634" s="5"/>
       <c r="E634" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F634" s="5" t="s">
-        <v>18</v>
+        <v>718</v>
       </c>
       <c r="G634" s="6"/>
       <c r="H634" s="6">
-        <v>140</v>
+        <v>25</v>
       </c>
       <c r="I634" s="6">
-        <v>88.25</v>
+        <v>21.68</v>
       </c>
       <c r="J634" s="6">
-        <v>1.75</v>
+        <v>3.32</v>
       </c>
       <c r="K634" s="5"/>
       <c r="L634" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M634" s="7">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N634" s="6">
-        <v>3640</v>
+        <v>625</v>
       </c>
       <c r="O634" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="635" spans="1:15">
       <c r="A635" s="5">
         <v>633</v>
       </c>
       <c r="B635" s="5" t="s">
         <v>719</v>
       </c>
-      <c r="C635" s="5"/>
+      <c r="C635" s="5" t="s">
+        <v>71</v>
+      </c>
       <c r="D635" s="5"/>
       <c r="E635" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F635" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G635" s="6"/>
       <c r="H635" s="6">
-        <v>270</v>
+        <v>180</v>
       </c>
       <c r="I635" s="6">
-        <v>216.11</v>
+        <v>146.72</v>
       </c>
       <c r="J635" s="6">
-        <v>3.89</v>
+        <v>43.28</v>
       </c>
       <c r="K635" s="5"/>
       <c r="L635" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M635" s="7">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N635" s="6">
-        <v>7290</v>
+        <v>4680</v>
       </c>
       <c r="O635" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="636" spans="1:15">
       <c r="A636" s="5">
         <v>634</v>
       </c>
       <c r="B636" s="5" t="s">
         <v>720</v>
       </c>
-      <c r="C636" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C636" s="5"/>
       <c r="D636" s="5"/>
       <c r="E636" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F636" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G636" s="6"/>
       <c r="H636" s="6">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="I636" s="6">
-        <v>113.48</v>
+        <v>48.96</v>
       </c>
       <c r="J636" s="6">
-        <v>11.52</v>
+        <v>6.04</v>
       </c>
       <c r="K636" s="5"/>
       <c r="L636" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M636" s="7">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N636" s="6">
-        <v>3645</v>
+        <v>1430</v>
       </c>
       <c r="O636" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="637" spans="1:15">
       <c r="A637" s="5">
         <v>635</v>
       </c>
       <c r="B637" s="5" t="s">
         <v>721</v>
       </c>
-      <c r="C637" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C637" s="5"/>
       <c r="D637" s="5"/>
       <c r="E637" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F637" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G637" s="6"/>
       <c r="H637" s="6">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="I637" s="6">
-        <v>9</v>
+        <v>88.25</v>
       </c>
       <c r="J637" s="6">
-        <v>3</v>
+        <v>1.75</v>
       </c>
       <c r="K637" s="5"/>
       <c r="L637" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M637" s="7">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N637" s="6">
-        <v>378</v>
+        <v>3640</v>
       </c>
       <c r="O637" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="638" spans="1:15">
       <c r="A638" s="5">
         <v>636</v>
       </c>
       <c r="B638" s="5" t="s">
         <v>722</v>
       </c>
-      <c r="C638" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C638" s="5"/>
       <c r="D638" s="5"/>
       <c r="E638" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F638" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G638" s="6"/>
       <c r="H638" s="6">
-        <v>7</v>
+        <v>270</v>
       </c>
       <c r="I638" s="6">
-        <v>6</v>
+        <v>216.11</v>
       </c>
       <c r="J638" s="6">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="K638" s="5"/>
       <c r="L638" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M638" s="7">
         <v>27</v>
       </c>
       <c r="N638" s="6">
-        <v>189</v>
+        <v>7290</v>
       </c>
       <c r="O638" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="639" spans="1:15">
       <c r="A639" s="5">
         <v>637</v>
       </c>
       <c r="B639" s="5" t="s">
         <v>723</v>
       </c>
-      <c r="C639" s="5"/>
+      <c r="C639" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="D639" s="5"/>
       <c r="E639" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F639" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G639" s="6"/>
       <c r="H639" s="6">
-        <v>100</v>
+        <v>135</v>
       </c>
       <c r="I639" s="6">
-        <v>85</v>
+        <v>113.48</v>
       </c>
       <c r="J639" s="6">
-        <v>20</v>
+        <v>11.52</v>
       </c>
       <c r="K639" s="5"/>
       <c r="L639" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M639" s="7">
         <v>27</v>
       </c>
       <c r="N639" s="6">
-        <v>2700</v>
+        <v>3645</v>
       </c>
       <c r="O639" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="640" spans="1:15">
       <c r="A640" s="5">
         <v>638</v>
       </c>
       <c r="B640" s="5" t="s">
         <v>724</v>
       </c>
       <c r="C640" s="5" t="s">
-        <v>34</v>
+        <v>165</v>
       </c>
       <c r="D640" s="5"/>
       <c r="E640" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F640" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G640" s="6"/>
       <c r="H640" s="6">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I640" s="6">
-        <v>24.11</v>
+        <v>9</v>
       </c>
       <c r="J640" s="6">
-        <v>5.89</v>
+        <v>3</v>
       </c>
       <c r="K640" s="5"/>
       <c r="L640" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M640" s="7">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="N640" s="6">
-        <v>840</v>
+        <v>378</v>
       </c>
       <c r="O640" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="641" spans="1:15">
       <c r="A641" s="5">
         <v>639</v>
       </c>
       <c r="B641" s="5" t="s">
         <v>725</v>
       </c>
-      <c r="C641" s="5"/>
+      <c r="C641" s="5" t="s">
+        <v>576</v>
+      </c>
       <c r="D641" s="5"/>
       <c r="E641" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F641" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G641" s="6"/>
       <c r="H641" s="6">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="I641" s="6">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="J641" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K641" s="5"/>
       <c r="L641" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M641" s="7">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="N641" s="6">
-        <v>420</v>
+        <v>189</v>
       </c>
       <c r="O641" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="642" spans="1:15">
       <c r="A642" s="5">
         <v>640</v>
       </c>
       <c r="B642" s="5" t="s">
         <v>726</v>
       </c>
       <c r="C642" s="5"/>
       <c r="D642" s="5"/>
       <c r="E642" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F642" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G642" s="6"/>
       <c r="H642" s="6">
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="I642" s="6">
-        <v>9.7</v>
+        <v>85</v>
       </c>
       <c r="J642" s="6">
-        <v>1.3</v>
+        <v>20</v>
       </c>
       <c r="K642" s="5"/>
       <c r="L642" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M642" s="7">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="N642" s="6">
-        <v>377</v>
+        <v>2700</v>
       </c>
       <c r="O642" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="643" spans="1:15">
       <c r="A643" s="5">
         <v>641</v>
       </c>
       <c r="B643" s="5" t="s">
         <v>727</v>
       </c>
-      <c r="C643" s="5"/>
+      <c r="C643" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D643" s="5"/>
       <c r="E643" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F643" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G643" s="6"/>
       <c r="H643" s="6">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I643" s="6">
-        <v>13</v>
+        <v>24.11</v>
       </c>
       <c r="J643" s="6">
-        <v>1</v>
+        <v>5.89</v>
       </c>
       <c r="K643" s="5"/>
       <c r="L643" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M643" s="7">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="N643" s="6">
-        <v>435</v>
+        <v>840</v>
       </c>
       <c r="O643" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="644" spans="1:15">
       <c r="A644" s="5">
         <v>642</v>
       </c>
       <c r="B644" s="5" t="s">
         <v>728</v>
       </c>
       <c r="C644" s="5"/>
       <c r="D644" s="5"/>
       <c r="E644" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F644" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G644" s="6"/>
       <c r="H644" s="6">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="I644" s="6">
-        <v>48</v>
+        <v>9.7</v>
       </c>
       <c r="J644" s="6">
-        <v>17</v>
+        <v>1.3</v>
       </c>
       <c r="K644" s="5"/>
       <c r="L644" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M644" s="7">
         <v>29</v>
       </c>
       <c r="N644" s="6">
-        <v>1885</v>
+        <v>377</v>
       </c>
       <c r="O644" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="645" spans="1:15">
       <c r="A645" s="5">
         <v>643</v>
       </c>
       <c r="B645" s="5" t="s">
         <v>729</v>
       </c>
       <c r="C645" s="5"/>
       <c r="D645" s="5"/>
       <c r="E645" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F645" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G645" s="6"/>
       <c r="H645" s="6">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="I645" s="6">
-        <v>3.2</v>
+        <v>13</v>
       </c>
       <c r="J645" s="6">
-        <v>1.8</v>
+        <v>1</v>
       </c>
       <c r="K645" s="5"/>
       <c r="L645" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M645" s="7">
         <v>29</v>
       </c>
       <c r="N645" s="6">
-        <v>145</v>
+        <v>435</v>
       </c>
       <c r="O645" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="646" spans="1:15">
       <c r="A646" s="5">
         <v>644</v>
       </c>
       <c r="B646" s="5" t="s">
         <v>730</v>
       </c>
-      <c r="C646" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C646" s="5"/>
       <c r="D646" s="5"/>
       <c r="E646" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F646" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G646" s="6"/>
       <c r="H646" s="6">
-        <v>120</v>
+        <v>65</v>
       </c>
       <c r="I646" s="6">
-        <v>84.27</v>
+        <v>48</v>
       </c>
       <c r="J646" s="6">
-        <v>25.73</v>
+        <v>17</v>
       </c>
       <c r="K646" s="5"/>
       <c r="L646" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M646" s="7">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="N646" s="6">
-        <v>3600</v>
+        <v>1885</v>
       </c>
       <c r="O646" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="647" spans="1:15">
       <c r="A647" s="5">
         <v>645</v>
       </c>
       <c r="B647" s="5" t="s">
         <v>731</v>
       </c>
       <c r="C647" s="5"/>
       <c r="D647" s="5"/>
       <c r="E647" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F647" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G647" s="6"/>
       <c r="H647" s="6">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="I647" s="6">
-        <v>12.96</v>
+        <v>3.2</v>
       </c>
       <c r="J647" s="6">
-        <v>7.04</v>
+        <v>1.8</v>
       </c>
       <c r="K647" s="5"/>
       <c r="L647" s="5" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="M647" s="7">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="N647" s="6">
-        <v>570</v>
+        <v>145</v>
       </c>
       <c r="O647" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="648" spans="1:15">
       <c r="A648" s="5">
         <v>646</v>
       </c>
       <c r="B648" s="5" t="s">
         <v>732</v>
       </c>
-      <c r="C648" s="5"/>
+      <c r="C648" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D648" s="5"/>
       <c r="E648" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F648" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G648" s="6"/>
       <c r="H648" s="6">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="I648" s="6">
-        <v>85</v>
+        <v>84.27</v>
       </c>
       <c r="J648" s="6">
-        <v>15</v>
+        <v>25.73</v>
       </c>
       <c r="K648" s="5"/>
       <c r="L648" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M648" s="7">
         <v>30</v>
       </c>
       <c r="N648" s="6">
-        <v>3150</v>
+        <v>3600</v>
       </c>
       <c r="O648" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="649" spans="1:15">
       <c r="A649" s="5">
         <v>647</v>
       </c>
       <c r="B649" s="5" t="s">
         <v>733</v>
       </c>
       <c r="C649" s="5"/>
       <c r="D649" s="5"/>
       <c r="E649" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F649" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G649" s="6"/>
       <c r="H649" s="6">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I649" s="6">
-        <v>37.98</v>
+        <v>12.96</v>
       </c>
       <c r="J649" s="6">
-        <v>0</v>
+        <v>7.04</v>
       </c>
       <c r="K649" s="5"/>
       <c r="L649" s="5" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="M649" s="7">
         <v>30</v>
       </c>
       <c r="N649" s="6">
-        <v>450</v>
+        <v>570</v>
       </c>
       <c r="O649" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="650" spans="1:15">
       <c r="A650" s="5">
         <v>648</v>
       </c>
       <c r="B650" s="5" t="s">
         <v>734</v>
       </c>
       <c r="C650" s="5"/>
       <c r="D650" s="5"/>
       <c r="E650" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F650" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G650" s="6"/>
       <c r="H650" s="6">
-        <v>1.5</v>
+        <v>15</v>
       </c>
       <c r="I650" s="6">
-        <v>0.8</v>
+        <v>37.98</v>
       </c>
       <c r="J650" s="6">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="K650" s="5"/>
       <c r="L650" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M650" s="7">
         <v>30</v>
       </c>
       <c r="N650" s="6">
-        <v>45</v>
+        <v>450</v>
       </c>
       <c r="O650" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="651" spans="1:15">
       <c r="A651" s="5">
         <v>649</v>
       </c>
       <c r="B651" s="5" t="s">
         <v>735</v>
       </c>
       <c r="C651" s="5"/>
       <c r="D651" s="5"/>
       <c r="E651" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F651" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G651" s="6"/>
       <c r="H651" s="6">
-        <v>6</v>
+        <v>1.5</v>
       </c>
       <c r="I651" s="6">
-        <v>4.5</v>
+        <v>0.8</v>
       </c>
       <c r="J651" s="6">
-        <v>1</v>
+        <v>0.7</v>
       </c>
       <c r="K651" s="5"/>
       <c r="L651" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M651" s="7">
         <v>30</v>
       </c>
       <c r="N651" s="6">
-        <v>180</v>
+        <v>45</v>
       </c>
       <c r="O651" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="652" spans="1:15">
       <c r="A652" s="5">
         <v>650</v>
       </c>
       <c r="B652" s="5" t="s">
         <v>736</v>
       </c>
       <c r="C652" s="5"/>
       <c r="D652" s="5"/>
       <c r="E652" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F652" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G652" s="6"/>
       <c r="H652" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I652" s="6">
-        <v>3.62</v>
+        <v>4.5</v>
       </c>
       <c r="J652" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K652" s="5"/>
       <c r="L652" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M652" s="7">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="N652" s="6">
-        <v>128</v>
+        <v>180</v>
       </c>
       <c r="O652" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="653" spans="1:15">
       <c r="A653" s="5">
         <v>651</v>
       </c>
       <c r="B653" s="5" t="s">
         <v>737</v>
       </c>
       <c r="C653" s="5"/>
       <c r="D653" s="5"/>
       <c r="E653" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F653" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G653" s="6"/>
       <c r="H653" s="6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="I653" s="6">
-        <v>0.01</v>
+        <v>3.62</v>
       </c>
       <c r="J653" s="6">
-        <v>9.99</v>
+        <v>0</v>
       </c>
       <c r="K653" s="5"/>
       <c r="L653" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M653" s="7">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="N653" s="6">
-        <v>330</v>
+        <v>128</v>
       </c>
       <c r="O653" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="654" spans="1:15">
       <c r="A654" s="5">
         <v>652</v>
       </c>
       <c r="B654" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C654" s="5"/>
       <c r="D654" s="5"/>
       <c r="E654" s="5" t="s">
-        <v>289</v>
+        <v>17</v>
       </c>
       <c r="F654" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G654" s="6"/>
       <c r="H654" s="6">
-        <v>330</v>
+        <v>10</v>
       </c>
       <c r="I654" s="6">
-        <v>305</v>
+        <v>0.01</v>
       </c>
       <c r="J654" s="6">
-        <v>25</v>
+        <v>9.99</v>
       </c>
       <c r="K654" s="5"/>
       <c r="L654" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M654" s="7">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N654" s="6">
-        <v>11220</v>
+        <v>330</v>
       </c>
       <c r="O654" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="655" spans="1:15">
       <c r="A655" s="5">
         <v>653</v>
       </c>
       <c r="B655" s="5" t="s">
         <v>739</v>
       </c>
       <c r="C655" s="5" t="s">
         <v>740</v>
       </c>
       <c r="D655" s="5"/>
       <c r="E655" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F655" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G655" s="6"/>
       <c r="H655" s="6">
         <v>195</v>
@@ -29596,510 +29611,510 @@
       </c>
       <c r="J657" s="6">
         <v>0</v>
       </c>
       <c r="K657" s="5"/>
       <c r="L657" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M657" s="7">
         <v>34</v>
       </c>
       <c r="N657" s="6">
         <v>510</v>
       </c>
       <c r="O657" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="658" spans="1:15">
       <c r="A658" s="5">
         <v>656</v>
       </c>
       <c r="B658" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="C658" s="5"/>
+      <c r="C658" s="5" t="s">
+        <v>71</v>
+      </c>
       <c r="D658" s="5"/>
       <c r="E658" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F658" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G658" s="6"/>
       <c r="H658" s="6">
-        <v>370</v>
+        <v>170</v>
       </c>
       <c r="I658" s="6">
-        <v>332.64</v>
+        <v>138.6</v>
       </c>
       <c r="J658" s="6">
-        <v>7.36</v>
+        <v>11.4</v>
       </c>
       <c r="K658" s="5"/>
       <c r="L658" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M658" s="7">
-        <v>35</v>
+        <v>34.5</v>
       </c>
       <c r="N658" s="6">
-        <v>12950</v>
+        <v>5865</v>
       </c>
       <c r="O658" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="659" spans="1:15">
       <c r="A659" s="5">
         <v>657</v>
       </c>
       <c r="B659" s="5" t="s">
-        <v>611</v>
-[...3 lines deleted...]
-      </c>
+        <v>744</v>
+      </c>
+      <c r="C659" s="5"/>
       <c r="D659" s="5"/>
       <c r="E659" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F659" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G659" s="6"/>
       <c r="H659" s="6">
-        <v>280</v>
+        <v>370</v>
       </c>
       <c r="I659" s="6">
-        <v>208.68</v>
+        <v>332.64</v>
       </c>
       <c r="J659" s="6">
-        <v>71.32</v>
+        <v>7.36</v>
       </c>
       <c r="K659" s="5"/>
       <c r="L659" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M659" s="7">
         <v>35</v>
       </c>
       <c r="N659" s="6">
-        <v>9800</v>
+        <v>12950</v>
       </c>
       <c r="O659" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="660" spans="1:15">
       <c r="A660" s="5">
         <v>658</v>
       </c>
       <c r="B660" s="5" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="C660" s="5"/>
+        <v>611</v>
+      </c>
+      <c r="C660" s="5" t="s">
+        <v>612</v>
+      </c>
       <c r="D660" s="5"/>
       <c r="E660" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F660" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G660" s="6"/>
       <c r="H660" s="6">
-        <v>4.5</v>
+        <v>280</v>
       </c>
       <c r="I660" s="6">
-        <v>3.88</v>
+        <v>208.68</v>
       </c>
       <c r="J660" s="6">
-        <v>0.62</v>
+        <v>71.32</v>
       </c>
       <c r="K660" s="5"/>
       <c r="L660" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M660" s="7">
         <v>35</v>
       </c>
       <c r="N660" s="6">
-        <v>157.5</v>
+        <v>9800</v>
       </c>
       <c r="O660" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="661" spans="1:15">
       <c r="A661" s="5">
         <v>659</v>
       </c>
       <c r="B661" s="5" t="s">
         <v>745</v>
       </c>
       <c r="C661" s="5"/>
       <c r="D661" s="5"/>
       <c r="E661" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F661" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G661" s="6"/>
       <c r="H661" s="6">
-        <v>75</v>
+        <v>4.5</v>
       </c>
       <c r="I661" s="6">
-        <v>69</v>
+        <v>3.88</v>
       </c>
       <c r="J661" s="6">
-        <v>0</v>
+        <v>0.62</v>
       </c>
       <c r="K661" s="5"/>
       <c r="L661" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M661" s="7">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="N661" s="6">
-        <v>2700</v>
+        <v>157.5</v>
       </c>
       <c r="O661" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="662" spans="1:15">
       <c r="A662" s="5">
         <v>660</v>
       </c>
       <c r="B662" s="5" t="s">
         <v>746</v>
       </c>
       <c r="C662" s="5"/>
       <c r="D662" s="5"/>
       <c r="E662" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F662" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G662" s="6"/>
       <c r="H662" s="6">
-        <v>165</v>
+        <v>75</v>
       </c>
       <c r="I662" s="6">
-        <v>103.2</v>
+        <v>69</v>
       </c>
       <c r="J662" s="6">
-        <v>61.8</v>
+        <v>0</v>
       </c>
       <c r="K662" s="5"/>
       <c r="L662" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M662" s="7">
         <v>36</v>
       </c>
       <c r="N662" s="6">
-        <v>5940</v>
+        <v>2700</v>
       </c>
       <c r="O662" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="663" spans="1:15">
       <c r="A663" s="5">
         <v>661</v>
       </c>
       <c r="B663" s="5" t="s">
         <v>747</v>
       </c>
       <c r="C663" s="5"/>
       <c r="D663" s="5"/>
       <c r="E663" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F663" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G663" s="6"/>
       <c r="H663" s="6">
-        <v>9.5</v>
+        <v>165</v>
       </c>
       <c r="I663" s="6">
-        <v>9.69</v>
+        <v>103.2</v>
       </c>
       <c r="J663" s="6">
-        <v>0</v>
+        <v>61.8</v>
       </c>
       <c r="K663" s="5"/>
       <c r="L663" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M663" s="7">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="N663" s="6">
-        <v>351.5</v>
+        <v>5940</v>
       </c>
       <c r="O663" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="664" spans="1:15">
       <c r="A664" s="5">
         <v>662</v>
       </c>
       <c r="B664" s="5" t="s">
         <v>748</v>
       </c>
       <c r="C664" s="5"/>
       <c r="D664" s="5"/>
       <c r="E664" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F664" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G664" s="6"/>
       <c r="H664" s="6">
-        <v>45</v>
+        <v>9.5</v>
       </c>
       <c r="I664" s="6">
-        <v>28</v>
+        <v>9.69</v>
       </c>
       <c r="J664" s="6">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="K664" s="5"/>
       <c r="L664" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M664" s="7">
         <v>37</v>
       </c>
       <c r="N664" s="6">
-        <v>1665</v>
+        <v>351.5</v>
       </c>
       <c r="O664" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="665" spans="1:15">
       <c r="A665" s="5">
         <v>663</v>
       </c>
       <c r="B665" s="5" t="s">
         <v>749</v>
       </c>
       <c r="C665" s="5"/>
       <c r="D665" s="5"/>
       <c r="E665" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F665" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G665" s="6"/>
       <c r="H665" s="6">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="I665" s="6">
-        <v>94.17</v>
+        <v>28</v>
       </c>
       <c r="J665" s="6">
-        <v>30.83</v>
+        <v>12</v>
       </c>
       <c r="K665" s="5"/>
       <c r="L665" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M665" s="7">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N665" s="6">
-        <v>4940</v>
+        <v>1665</v>
       </c>
       <c r="O665" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="666" spans="1:15">
       <c r="A666" s="5">
         <v>664</v>
       </c>
       <c r="B666" s="5" t="s">
         <v>750</v>
       </c>
       <c r="C666" s="5"/>
       <c r="D666" s="5"/>
       <c r="E666" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F666" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G666" s="6"/>
       <c r="H666" s="6">
-        <v>3</v>
+        <v>130</v>
       </c>
       <c r="I666" s="6">
-        <v>2.4</v>
+        <v>94.17</v>
       </c>
       <c r="J666" s="6">
-        <v>0.6</v>
+        <v>30.83</v>
       </c>
       <c r="K666" s="5"/>
       <c r="L666" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M666" s="7">
         <v>38</v>
       </c>
       <c r="N666" s="6">
-        <v>114</v>
+        <v>4940</v>
       </c>
       <c r="O666" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="667" spans="1:15">
       <c r="A667" s="5">
         <v>665</v>
       </c>
       <c r="B667" s="5" t="s">
         <v>751</v>
       </c>
       <c r="C667" s="5"/>
       <c r="D667" s="5"/>
       <c r="E667" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F667" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G667" s="6"/>
       <c r="H667" s="6">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="I667" s="6">
-        <v>15</v>
+        <v>2.4</v>
       </c>
       <c r="J667" s="6">
-        <v>5</v>
+        <v>0.6</v>
       </c>
       <c r="K667" s="5"/>
       <c r="L667" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M667" s="7">
         <v>38</v>
       </c>
       <c r="N667" s="6">
-        <v>760</v>
+        <v>114</v>
       </c>
       <c r="O667" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="668" spans="1:15">
       <c r="A668" s="5">
         <v>666</v>
       </c>
       <c r="B668" s="5" t="s">
         <v>752</v>
       </c>
       <c r="C668" s="5"/>
       <c r="D668" s="5"/>
       <c r="E668" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F668" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G668" s="6"/>
       <c r="H668" s="6">
+        <v>20</v>
+      </c>
+      <c r="I668" s="6">
         <v>15</v>
       </c>
-      <c r="I668" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="J668" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K668" s="5"/>
       <c r="L668" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M668" s="7">
         <v>38</v>
       </c>
       <c r="N668" s="6">
-        <v>570</v>
+        <v>760</v>
       </c>
       <c r="O668" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="669" spans="1:15">
       <c r="A669" s="5">
         <v>667</v>
       </c>
       <c r="B669" s="5" t="s">
         <v>753</v>
       </c>
-      <c r="C669" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C669" s="5"/>
       <c r="D669" s="5"/>
       <c r="E669" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F669" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G669" s="6"/>
       <c r="H669" s="6">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="I669" s="6">
-        <v>138.6</v>
+        <v>12</v>
       </c>
       <c r="J669" s="6">
-        <v>21.4</v>
+        <v>3</v>
       </c>
       <c r="K669" s="5"/>
       <c r="L669" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M669" s="7">
-        <v>38.5</v>
+        <v>38</v>
       </c>
       <c r="N669" s="6">
-        <v>6545</v>
+        <v>570</v>
       </c>
       <c r="O669" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="670" spans="1:15">
       <c r="A670" s="5">
         <v>668</v>
       </c>
       <c r="B670" s="5" t="s">
         <v>754</v>
       </c>
       <c r="C670" s="5"/>
       <c r="D670" s="5"/>
       <c r="E670" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F670" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G670" s="6"/>
       <c r="H670" s="6">
         <v>25</v>
       </c>
       <c r="I670" s="6">
@@ -30205,51 +30220,51 @@
       </c>
     </row>
     <row r="673" spans="1:15">
       <c r="A673" s="5">
         <v>671</v>
       </c>
       <c r="B673" s="5" t="s">
         <v>757</v>
       </c>
       <c r="C673" s="5"/>
       <c r="D673" s="5"/>
       <c r="E673" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F673" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G673" s="6"/>
       <c r="H673" s="6">
         <v>180</v>
       </c>
       <c r="I673" s="6">
         <v>135</v>
       </c>
       <c r="J673" s="6">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="K673" s="5"/>
       <c r="L673" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M673" s="7">
         <v>42</v>
       </c>
       <c r="N673" s="6">
         <v>7560</v>
       </c>
       <c r="O673" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="674" spans="1:15">
       <c r="A674" s="5">
         <v>672</v>
       </c>
       <c r="B674" s="5" t="s">
         <v>758</v>
       </c>
       <c r="C674" s="5" t="s">
         <v>548</v>
       </c>
@@ -30320,1183 +30335,1183 @@
       </c>
       <c r="N675" s="6">
         <v>10750</v>
       </c>
       <c r="O675" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="676" spans="1:15">
       <c r="A676" s="5">
         <v>674</v>
       </c>
       <c r="B676" s="5" t="s">
         <v>760</v>
       </c>
       <c r="C676" s="5"/>
       <c r="D676" s="5"/>
       <c r="E676" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F676" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G676" s="6"/>
       <c r="H676" s="6">
-        <v>160</v>
+        <v>14</v>
       </c>
       <c r="I676" s="6">
-        <v>132.6</v>
+        <v>10.09</v>
       </c>
       <c r="J676" s="6">
-        <v>27.4</v>
+        <v>3.91</v>
       </c>
       <c r="K676" s="5"/>
       <c r="L676" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M676" s="7">
         <v>45</v>
       </c>
       <c r="N676" s="6">
-        <v>7200</v>
+        <v>630</v>
       </c>
       <c r="O676" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="677" spans="1:15">
       <c r="A677" s="5">
         <v>675</v>
       </c>
       <c r="B677" s="5" t="s">
         <v>761</v>
       </c>
       <c r="C677" s="5"/>
       <c r="D677" s="5"/>
       <c r="E677" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F677" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G677" s="6"/>
       <c r="H677" s="6">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I677" s="6">
-        <v>10.09</v>
+        <v>9.5</v>
       </c>
       <c r="J677" s="6">
-        <v>3.91</v>
+        <v>3.5</v>
       </c>
       <c r="K677" s="5"/>
       <c r="L677" s="5" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="M677" s="7">
         <v>45</v>
       </c>
       <c r="N677" s="6">
-        <v>630</v>
+        <v>585</v>
       </c>
       <c r="O677" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="678" spans="1:15">
       <c r="A678" s="5">
         <v>676</v>
       </c>
       <c r="B678" s="5" t="s">
         <v>762</v>
       </c>
       <c r="C678" s="5"/>
       <c r="D678" s="5"/>
       <c r="E678" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F678" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G678" s="6"/>
       <c r="H678" s="6">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="I678" s="6">
-        <v>9.5</v>
+        <v>2.5</v>
       </c>
       <c r="J678" s="6">
-        <v>3.5</v>
+        <v>1</v>
       </c>
       <c r="K678" s="5"/>
       <c r="L678" s="5" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="M678" s="7">
         <v>45</v>
       </c>
       <c r="N678" s="6">
-        <v>585</v>
+        <v>270</v>
       </c>
       <c r="O678" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="679" spans="1:15">
       <c r="A679" s="5">
         <v>677</v>
       </c>
       <c r="B679" s="5" t="s">
         <v>763</v>
       </c>
-      <c r="C679" s="5"/>
+      <c r="C679" s="5" t="s">
+        <v>436</v>
+      </c>
       <c r="D679" s="5"/>
       <c r="E679" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F679" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G679" s="6"/>
+      <c r="G679" s="6">
+        <v>23</v>
+      </c>
       <c r="H679" s="6">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="I679" s="6">
-        <v>2.5</v>
+        <v>20.43</v>
       </c>
       <c r="J679" s="6">
-        <v>1</v>
+        <v>3.57</v>
       </c>
       <c r="K679" s="5"/>
       <c r="L679" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M679" s="7">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N679" s="6">
-        <v>270</v>
+        <v>1012</v>
       </c>
       <c r="O679" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="680" spans="1:15">
       <c r="A680" s="5">
         <v>678</v>
       </c>
       <c r="B680" s="5" t="s">
         <v>764</v>
       </c>
-      <c r="C680" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C680" s="5"/>
       <c r="D680" s="5"/>
       <c r="E680" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F680" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G680" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G680" s="6"/>
       <c r="H680" s="6">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I680" s="6">
-        <v>20.43</v>
+        <v>13.68</v>
       </c>
       <c r="J680" s="6">
-        <v>3.57</v>
+        <v>6.32</v>
       </c>
       <c r="K680" s="5"/>
       <c r="L680" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M680" s="7">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N680" s="6">
-        <v>1012</v>
+        <v>960</v>
       </c>
       <c r="O680" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="681" spans="1:15">
       <c r="A681" s="5">
         <v>679</v>
       </c>
       <c r="B681" s="5" t="s">
         <v>765</v>
       </c>
-      <c r="C681" s="5"/>
+      <c r="C681" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D681" s="5"/>
       <c r="E681" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F681" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G681" s="6"/>
       <c r="H681" s="6">
         <v>20</v>
       </c>
       <c r="I681" s="6">
-        <v>13.68</v>
+        <v>17.45</v>
       </c>
       <c r="J681" s="6">
-        <v>6.32</v>
+        <v>2.55</v>
       </c>
       <c r="K681" s="5"/>
       <c r="L681" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M681" s="7">
         <v>48</v>
       </c>
       <c r="N681" s="6">
         <v>960</v>
       </c>
       <c r="O681" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="682" spans="1:15">
       <c r="A682" s="5">
         <v>680</v>
       </c>
       <c r="B682" s="5" t="s">
         <v>766</v>
       </c>
-      <c r="C682" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C682" s="5"/>
       <c r="D682" s="5"/>
       <c r="E682" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F682" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G682" s="6"/>
       <c r="H682" s="6">
-        <v>20</v>
+        <v>130</v>
       </c>
       <c r="I682" s="6">
-        <v>17.45</v>
+        <v>120</v>
       </c>
       <c r="J682" s="6">
-        <v>2.55</v>
+        <v>10</v>
       </c>
       <c r="K682" s="5"/>
       <c r="L682" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M682" s="7">
         <v>48</v>
       </c>
       <c r="N682" s="6">
-        <v>960</v>
+        <v>6240</v>
       </c>
       <c r="O682" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="683" spans="1:15">
       <c r="A683" s="5">
         <v>681</v>
       </c>
       <c r="B683" s="5" t="s">
         <v>767</v>
       </c>
       <c r="C683" s="5"/>
       <c r="D683" s="5"/>
       <c r="E683" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F683" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G683" s="6"/>
       <c r="H683" s="6">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="I683" s="6">
-        <v>120</v>
+        <v>8</v>
       </c>
       <c r="J683" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="K683" s="5"/>
       <c r="L683" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M683" s="7">
         <v>48</v>
       </c>
       <c r="N683" s="6">
-        <v>6240</v>
+        <v>480</v>
       </c>
       <c r="O683" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="684" spans="1:15">
       <c r="A684" s="5">
         <v>682</v>
       </c>
       <c r="B684" s="5" t="s">
         <v>768</v>
       </c>
-      <c r="C684" s="5"/>
+      <c r="C684" s="5" t="s">
+        <v>52</v>
+      </c>
       <c r="D684" s="5"/>
       <c r="E684" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F684" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G684" s="6"/>
       <c r="H684" s="6">
-        <v>10</v>
+        <v>1.5</v>
       </c>
       <c r="I684" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J684" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K684" s="5"/>
       <c r="L684" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M684" s="7">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N684" s="6">
-        <v>480</v>
+        <v>75</v>
       </c>
       <c r="O684" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="685" spans="1:15">
       <c r="A685" s="5">
         <v>683</v>
       </c>
       <c r="B685" s="5" t="s">
         <v>769</v>
       </c>
       <c r="C685" s="5" t="s">
-        <v>52</v>
+        <v>425</v>
       </c>
       <c r="D685" s="5"/>
       <c r="E685" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F685" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G685" s="6"/>
       <c r="H685" s="6">
-        <v>1.5</v>
+        <v>7.5</v>
       </c>
       <c r="I685" s="6">
-        <v>1</v>
+        <v>6.5</v>
       </c>
       <c r="J685" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K685" s="5"/>
       <c r="L685" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M685" s="7">
         <v>50</v>
       </c>
       <c r="N685" s="6">
-        <v>75</v>
+        <v>375</v>
       </c>
       <c r="O685" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="686" spans="1:15">
       <c r="A686" s="5">
         <v>684</v>
       </c>
       <c r="B686" s="5" t="s">
         <v>770</v>
       </c>
-      <c r="C686" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C686" s="5"/>
       <c r="D686" s="5"/>
       <c r="E686" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F686" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G686" s="6"/>
       <c r="H686" s="6">
-        <v>7.5</v>
+        <v>32</v>
       </c>
       <c r="I686" s="6">
-        <v>6.5</v>
+        <v>20</v>
       </c>
       <c r="J686" s="6">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K686" s="5"/>
       <c r="L686" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M686" s="7">
         <v>50</v>
       </c>
       <c r="N686" s="6">
-        <v>375</v>
+        <v>1600</v>
       </c>
       <c r="O686" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="687" spans="1:15">
       <c r="A687" s="5">
         <v>685</v>
       </c>
       <c r="B687" s="5" t="s">
         <v>771</v>
       </c>
       <c r="C687" s="5"/>
       <c r="D687" s="5"/>
       <c r="E687" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F687" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G687" s="6"/>
       <c r="H687" s="6">
-        <v>32</v>
+        <v>3.5</v>
       </c>
       <c r="I687" s="6">
-        <v>20</v>
+        <v>2.76</v>
       </c>
       <c r="J687" s="6">
-        <v>12</v>
+        <v>0.24</v>
       </c>
       <c r="K687" s="5"/>
       <c r="L687" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M687" s="7">
         <v>50</v>
       </c>
       <c r="N687" s="6">
-        <v>1600</v>
+        <v>175</v>
       </c>
       <c r="O687" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="688" spans="1:15">
       <c r="A688" s="5">
         <v>686</v>
       </c>
       <c r="B688" s="5" t="s">
         <v>772</v>
       </c>
-      <c r="C688" s="5"/>
+      <c r="C688" s="5" t="s">
+        <v>302</v>
+      </c>
       <c r="D688" s="5"/>
       <c r="E688" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F688" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G688" s="6"/>
       <c r="H688" s="6">
-        <v>3.5</v>
+        <v>95</v>
       </c>
       <c r="I688" s="6">
-        <v>2.76</v>
+        <v>90</v>
       </c>
       <c r="J688" s="6">
-        <v>0.24</v>
+        <v>0</v>
       </c>
       <c r="K688" s="5"/>
       <c r="L688" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M688" s="7">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N688" s="6">
-        <v>175</v>
+        <v>5130</v>
       </c>
       <c r="O688" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="689" spans="1:15">
       <c r="A689" s="5">
         <v>687</v>
       </c>
       <c r="B689" s="5" t="s">
         <v>773</v>
       </c>
-      <c r="C689" s="5"/>
+      <c r="C689" s="5" t="s">
+        <v>242</v>
+      </c>
       <c r="D689" s="5"/>
       <c r="E689" s="5" t="s">
-        <v>17</v>
+        <v>289</v>
       </c>
       <c r="F689" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G689" s="6"/>
       <c r="H689" s="6">
-        <v>185</v>
+        <v>15</v>
       </c>
       <c r="I689" s="6">
-        <v>132.6</v>
+        <v>15</v>
       </c>
       <c r="J689" s="6">
-        <v>27.4</v>
+        <v>0</v>
       </c>
       <c r="K689" s="5"/>
       <c r="L689" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M689" s="7">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N689" s="6">
-        <v>9250</v>
+        <v>810</v>
       </c>
       <c r="O689" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="690" spans="1:15">
       <c r="A690" s="5">
         <v>688</v>
       </c>
       <c r="B690" s="5" t="s">
         <v>774</v>
       </c>
-      <c r="C690" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C690" s="5"/>
       <c r="D690" s="5"/>
       <c r="E690" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F690" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G690" s="6"/>
       <c r="H690" s="6">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="I690" s="6">
-        <v>90</v>
+        <v>3.5</v>
       </c>
       <c r="J690" s="6">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="K690" s="5"/>
       <c r="L690" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M690" s="7">
         <v>54</v>
       </c>
       <c r="N690" s="6">
-        <v>5130</v>
+        <v>324</v>
       </c>
       <c r="O690" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="691" spans="1:15">
       <c r="A691" s="5">
         <v>689</v>
       </c>
       <c r="B691" s="5" t="s">
         <v>775</v>
       </c>
-      <c r="C691" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C691" s="5"/>
       <c r="D691" s="5"/>
       <c r="E691" s="5" t="s">
-        <v>289</v>
+        <v>17</v>
       </c>
       <c r="F691" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G691" s="6"/>
       <c r="H691" s="6">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I691" s="6">
-        <v>15</v>
+        <v>15.65</v>
       </c>
       <c r="J691" s="6">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="K691" s="5"/>
       <c r="L691" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M691" s="7">
         <v>54</v>
       </c>
       <c r="N691" s="6">
-        <v>810</v>
+        <v>972</v>
       </c>
       <c r="O691" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="692" spans="1:15">
       <c r="A692" s="5">
         <v>690</v>
       </c>
       <c r="B692" s="5" t="s">
         <v>776</v>
       </c>
       <c r="C692" s="5"/>
       <c r="D692" s="5"/>
       <c r="E692" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F692" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G692" s="6"/>
       <c r="H692" s="6">
-        <v>6</v>
+        <v>115</v>
       </c>
       <c r="I692" s="6">
-        <v>3.5</v>
+        <v>98.7</v>
       </c>
       <c r="J692" s="6">
-        <v>1.5</v>
+        <v>11.3</v>
       </c>
       <c r="K692" s="5"/>
       <c r="L692" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M692" s="7">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N692" s="6">
-        <v>324</v>
+        <v>6325</v>
       </c>
       <c r="O692" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="693" spans="1:15">
       <c r="A693" s="5">
         <v>691</v>
       </c>
       <c r="B693" s="5" t="s">
         <v>777</v>
       </c>
-      <c r="C693" s="5"/>
+      <c r="C693" s="5" t="s">
+        <v>25</v>
+      </c>
       <c r="D693" s="5"/>
       <c r="E693" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F693" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G693" s="6"/>
       <c r="H693" s="6">
-        <v>18</v>
+        <v>215</v>
       </c>
       <c r="I693" s="6">
-        <v>15.65</v>
+        <v>209.37</v>
       </c>
       <c r="J693" s="6">
-        <v>2.35</v>
+        <v>5.63</v>
       </c>
       <c r="K693" s="5"/>
       <c r="L693" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M693" s="7">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N693" s="6">
-        <v>972</v>
+        <v>12040</v>
       </c>
       <c r="O693" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="694" spans="1:15">
       <c r="A694" s="5">
         <v>692</v>
       </c>
       <c r="B694" s="5" t="s">
         <v>778</v>
       </c>
       <c r="C694" s="5"/>
       <c r="D694" s="5"/>
       <c r="E694" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F694" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G694" s="6"/>
       <c r="H694" s="6">
         <v>135</v>
       </c>
       <c r="I694" s="6">
         <v>105</v>
       </c>
       <c r="J694" s="6">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K694" s="5"/>
       <c r="L694" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M694" s="7">
         <v>57</v>
       </c>
       <c r="N694" s="6">
         <v>7695</v>
       </c>
       <c r="O694" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="695" spans="1:15">
       <c r="A695" s="5">
         <v>693</v>
       </c>
       <c r="B695" s="5" t="s">
         <v>779</v>
       </c>
-      <c r="C695" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C695" s="5"/>
       <c r="D695" s="5"/>
       <c r="E695" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F695" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G695" s="6"/>
       <c r="H695" s="6">
-        <v>215</v>
+        <v>4</v>
       </c>
       <c r="I695" s="6">
-        <v>209.37</v>
+        <v>2</v>
       </c>
       <c r="J695" s="6">
-        <v>15.63</v>
+        <v>2</v>
       </c>
       <c r="K695" s="5"/>
       <c r="L695" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M695" s="7">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N695" s="6">
-        <v>12255</v>
+        <v>232</v>
       </c>
       <c r="O695" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="696" spans="1:15">
       <c r="A696" s="5">
         <v>694</v>
       </c>
       <c r="B696" s="5" t="s">
         <v>780</v>
       </c>
       <c r="C696" s="5"/>
       <c r="D696" s="5"/>
       <c r="E696" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F696" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G696" s="6"/>
       <c r="H696" s="6">
-        <v>4</v>
+        <v>13.5</v>
       </c>
       <c r="I696" s="6">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="J696" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K696" s="5"/>
       <c r="L696" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M696" s="7">
         <v>58</v>
       </c>
       <c r="N696" s="6">
-        <v>232</v>
+        <v>783</v>
       </c>
       <c r="O696" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="697" spans="1:15">
       <c r="A697" s="5">
         <v>695</v>
       </c>
       <c r="B697" s="5" t="s">
         <v>781</v>
       </c>
-      <c r="C697" s="5"/>
+      <c r="C697" s="5" t="s">
+        <v>782</v>
+      </c>
       <c r="D697" s="5"/>
       <c r="E697" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F697" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G697" s="6"/>
       <c r="H697" s="6">
-        <v>13.5</v>
+        <v>24</v>
       </c>
       <c r="I697" s="6">
-        <v>14</v>
+        <v>20.5</v>
       </c>
       <c r="J697" s="6">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="K697" s="5"/>
       <c r="L697" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M697" s="7">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N697" s="6">
-        <v>783</v>
+        <v>1416</v>
       </c>
       <c r="O697" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="698" spans="1:15">
       <c r="A698" s="5">
         <v>696</v>
       </c>
       <c r="B698" s="5" t="s">
-        <v>782</v>
-[...1 lines deleted...]
-      <c r="C698" s="5" t="s">
         <v>783</v>
       </c>
+      <c r="C698" s="5"/>
       <c r="D698" s="5"/>
       <c r="E698" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F698" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G698" s="6"/>
       <c r="H698" s="6">
-        <v>24</v>
+        <v>135</v>
       </c>
       <c r="I698" s="6">
-        <v>20.5</v>
+        <v>103.29</v>
       </c>
       <c r="J698" s="6">
-        <v>1.5</v>
+        <v>31.71</v>
       </c>
       <c r="K698" s="5"/>
       <c r="L698" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M698" s="7">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N698" s="6">
-        <v>1416</v>
+        <v>8100</v>
       </c>
       <c r="O698" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="699" spans="1:15">
       <c r="A699" s="5">
         <v>697</v>
       </c>
       <c r="B699" s="5" t="s">
         <v>784</v>
       </c>
-      <c r="C699" s="5"/>
+      <c r="C699" s="5" t="s">
+        <v>44</v>
+      </c>
       <c r="D699" s="5"/>
       <c r="E699" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F699" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G699" s="6"/>
       <c r="H699" s="6">
-        <v>135</v>
+        <v>13.5</v>
       </c>
       <c r="I699" s="6">
-        <v>103.29</v>
+        <v>12.5</v>
       </c>
       <c r="J699" s="6">
-        <v>31.71</v>
+        <v>0.5</v>
       </c>
       <c r="K699" s="5"/>
       <c r="L699" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M699" s="7">
         <v>60</v>
       </c>
       <c r="N699" s="6">
-        <v>8100</v>
+        <v>810</v>
       </c>
       <c r="O699" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="700" spans="1:15">
       <c r="A700" s="5">
         <v>698</v>
       </c>
       <c r="B700" s="5" t="s">
         <v>785</v>
       </c>
       <c r="C700" s="5" t="s">
-        <v>44</v>
+        <v>115</v>
       </c>
       <c r="D700" s="5"/>
       <c r="E700" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F700" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G700" s="6"/>
       <c r="H700" s="6">
-        <v>13.5</v>
+        <v>2</v>
       </c>
       <c r="I700" s="6">
-        <v>12.5</v>
+        <v>0.9</v>
       </c>
       <c r="J700" s="6">
-        <v>0.5</v>
+        <v>1.1</v>
       </c>
       <c r="K700" s="5"/>
       <c r="L700" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M700" s="7">
         <v>60</v>
       </c>
       <c r="N700" s="6">
-        <v>810</v>
+        <v>120</v>
       </c>
       <c r="O700" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="701" spans="1:15">
       <c r="A701" s="5">
         <v>699</v>
       </c>
       <c r="B701" s="5" t="s">
         <v>786</v>
       </c>
-      <c r="C701" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C701" s="5"/>
       <c r="D701" s="5"/>
       <c r="E701" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F701" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G701" s="6"/>
+      <c r="G701" s="6">
+        <v>8</v>
+      </c>
       <c r="H701" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I701" s="6">
-        <v>0.9</v>
+        <v>7.2</v>
       </c>
       <c r="J701" s="6">
-        <v>1.1</v>
+        <v>0.8</v>
       </c>
       <c r="K701" s="5"/>
       <c r="L701" s="5" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="M701" s="7">
         <v>60</v>
       </c>
       <c r="N701" s="6">
-        <v>120</v>
+        <v>480</v>
       </c>
       <c r="O701" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="702" spans="1:15">
       <c r="A702" s="5">
         <v>700</v>
       </c>
       <c r="B702" s="5" t="s">
         <v>787</v>
       </c>
       <c r="C702" s="5"/>
       <c r="D702" s="5"/>
       <c r="E702" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F702" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G702" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G702" s="6"/>
       <c r="H702" s="6">
-        <v>8</v>
+        <v>160</v>
       </c>
       <c r="I702" s="6">
-        <v>7.2</v>
+        <v>137.4</v>
       </c>
       <c r="J702" s="6">
-        <v>0.8</v>
+        <v>27.6</v>
       </c>
       <c r="K702" s="5"/>
       <c r="L702" s="5" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="M702" s="7">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N702" s="6">
-        <v>480</v>
+        <v>9760</v>
       </c>
       <c r="O702" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="703" spans="1:15">
       <c r="A703" s="5">
         <v>701</v>
       </c>
       <c r="B703" s="5" t="s">
         <v>788</v>
       </c>
       <c r="C703" s="5"/>
       <c r="D703" s="5"/>
       <c r="E703" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F703" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G703" s="6"/>
       <c r="H703" s="6">
         <v>400</v>
       </c>
       <c r="I703" s="6">
         <v>360</v>
       </c>
       <c r="J703" s="6">
-        <v>40</v>
+        <v>160</v>
       </c>
       <c r="K703" s="5"/>
       <c r="L703" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M703" s="7">
         <v>61</v>
       </c>
       <c r="N703" s="6">
         <v>24400</v>
       </c>
       <c r="O703" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="704" spans="1:15">
       <c r="A704" s="5">
         <v>702</v>
       </c>
       <c r="B704" s="5" t="s">
         <v>789</v>
       </c>
       <c r="C704" s="5"/>
       <c r="D704" s="5"/>
       <c r="E704" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F704" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G704" s="6"/>
       <c r="H704" s="6">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="I704" s="6">
-        <v>98.7</v>
+        <v>50.15</v>
       </c>
       <c r="J704" s="6">
-        <v>16.3</v>
+        <v>19.85</v>
       </c>
       <c r="K704" s="5"/>
       <c r="L704" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M704" s="7">
         <v>62</v>
       </c>
       <c r="N704" s="6">
-        <v>7130</v>
+        <v>4340</v>
       </c>
       <c r="O704" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="705" spans="1:15">
       <c r="A705" s="5">
         <v>703</v>
       </c>
       <c r="B705" s="5" t="s">
         <v>790</v>
       </c>
       <c r="C705" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D705" s="5"/>
       <c r="E705" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F705" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G705" s="6">
         <v>8</v>
       </c>
@@ -31629,994 +31644,996 @@
       </c>
       <c r="J708" s="6">
         <v>2.7</v>
       </c>
       <c r="K708" s="5"/>
       <c r="L708" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M708" s="7">
         <v>65</v>
       </c>
       <c r="N708" s="6">
         <v>325</v>
       </c>
       <c r="O708" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="709" spans="1:15">
       <c r="A709" s="5">
         <v>707</v>
       </c>
       <c r="B709" s="5" t="s">
         <v>794</v>
       </c>
-      <c r="C709" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C709" s="5"/>
       <c r="D709" s="5"/>
       <c r="E709" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F709" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G709" s="6"/>
       <c r="H709" s="6">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="I709" s="6">
-        <v>18.46</v>
+        <v>30</v>
       </c>
       <c r="J709" s="6">
-        <v>1.54</v>
+        <v>5</v>
       </c>
       <c r="K709" s="5"/>
       <c r="L709" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M709" s="7">
         <v>65</v>
       </c>
       <c r="N709" s="6">
-        <v>1300</v>
+        <v>2275</v>
       </c>
       <c r="O709" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="710" spans="1:15">
       <c r="A710" s="5">
         <v>708</v>
       </c>
       <c r="B710" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="C710" s="5" t="s">
         <v>796</v>
       </c>
-      <c r="C710" s="5"/>
       <c r="D710" s="5"/>
       <c r="E710" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F710" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G710" s="6"/>
       <c r="H710" s="6">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="I710" s="6">
-        <v>26</v>
+        <v>18.46</v>
       </c>
       <c r="J710" s="6">
-        <v>9</v>
+        <v>1.54</v>
       </c>
       <c r="K710" s="5"/>
       <c r="L710" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M710" s="7">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="N710" s="6">
-        <v>2310</v>
+        <v>1300</v>
       </c>
       <c r="O710" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="711" spans="1:15">
       <c r="A711" s="5">
         <v>709</v>
       </c>
       <c r="B711" s="5" t="s">
         <v>797</v>
       </c>
       <c r="C711" s="5"/>
       <c r="D711" s="5"/>
       <c r="E711" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F711" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G711" s="6"/>
       <c r="H711" s="6">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="I711" s="6">
-        <v>80.92</v>
+        <v>26</v>
       </c>
       <c r="J711" s="6">
-        <v>15.08</v>
+        <v>9</v>
       </c>
       <c r="K711" s="5"/>
       <c r="L711" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M711" s="7">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="N711" s="6">
-        <v>6432</v>
+        <v>2310</v>
       </c>
       <c r="O711" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="712" spans="1:15">
       <c r="A712" s="5">
         <v>710</v>
       </c>
       <c r="B712" s="5" t="s">
         <v>798</v>
       </c>
       <c r="C712" s="5"/>
       <c r="D712" s="5"/>
       <c r="E712" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F712" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G712" s="6"/>
+      <c r="G712" s="6">
+        <v>420</v>
+      </c>
       <c r="H712" s="6">
-        <v>70</v>
+        <v>350</v>
       </c>
       <c r="I712" s="6">
-        <v>50.15</v>
+        <v>290.29</v>
       </c>
       <c r="J712" s="6">
-        <v>19.85</v>
+        <v>59.71</v>
       </c>
       <c r="K712" s="5"/>
       <c r="L712" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M712" s="7">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="N712" s="6">
-        <v>4690</v>
+        <v>23100</v>
       </c>
       <c r="O712" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="713" spans="1:15">
       <c r="A713" s="5">
         <v>711</v>
       </c>
       <c r="B713" s="5" t="s">
         <v>799</v>
       </c>
       <c r="C713" s="5"/>
       <c r="D713" s="5"/>
       <c r="E713" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F713" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G713" s="6"/>
       <c r="H713" s="6">
-        <v>330</v>
+        <v>96</v>
       </c>
       <c r="I713" s="6">
-        <v>160</v>
+        <v>80.92</v>
       </c>
       <c r="J713" s="6">
-        <v>110</v>
+        <v>15.08</v>
       </c>
       <c r="K713" s="5"/>
       <c r="L713" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M713" s="7">
         <v>67</v>
       </c>
       <c r="N713" s="6">
-        <v>22110</v>
+        <v>6432</v>
       </c>
       <c r="O713" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="714" spans="1:15">
       <c r="A714" s="5">
         <v>712</v>
       </c>
       <c r="B714" s="5" t="s">
         <v>800</v>
       </c>
       <c r="C714" s="5"/>
       <c r="D714" s="5"/>
       <c r="E714" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F714" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G714" s="6"/>
       <c r="H714" s="6">
-        <v>60</v>
+        <v>330</v>
       </c>
       <c r="I714" s="6">
-        <v>44</v>
+        <v>160</v>
       </c>
       <c r="J714" s="6">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="K714" s="5"/>
       <c r="L714" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M714" s="7">
         <v>67</v>
       </c>
       <c r="N714" s="6">
-        <v>4020</v>
+        <v>22110</v>
       </c>
       <c r="O714" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="715" spans="1:15">
       <c r="A715" s="5">
         <v>713</v>
       </c>
       <c r="B715" s="5" t="s">
         <v>801</v>
       </c>
-      <c r="C715" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C715" s="5"/>
+      <c r="D715" s="5"/>
       <c r="E715" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F715" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G715" s="6"/>
       <c r="H715" s="6">
-        <v>6.5</v>
+        <v>60</v>
       </c>
       <c r="I715" s="6">
-        <v>6.32</v>
+        <v>44</v>
       </c>
       <c r="J715" s="6">
-        <v>0.18</v>
+        <v>16</v>
       </c>
       <c r="K715" s="5"/>
       <c r="L715" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M715" s="7">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="N715" s="6">
-        <v>442</v>
+        <v>4020</v>
       </c>
       <c r="O715" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="716" spans="1:15">
       <c r="A716" s="5">
         <v>714</v>
       </c>
       <c r="B716" s="5" t="s">
         <v>802</v>
       </c>
       <c r="C716" s="5"/>
       <c r="D716" s="5"/>
       <c r="E716" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F716" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G716" s="6"/>
       <c r="H716" s="6">
-        <v>12</v>
+        <v>185</v>
       </c>
       <c r="I716" s="6">
-        <v>10.5</v>
+        <v>137.4</v>
       </c>
       <c r="J716" s="6">
-        <v>2.5</v>
+        <v>47.6</v>
       </c>
       <c r="K716" s="5"/>
       <c r="L716" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M716" s="7">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="N716" s="6">
-        <v>828</v>
+        <v>12395</v>
       </c>
       <c r="O716" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="717" spans="1:15">
       <c r="A717" s="5">
         <v>715</v>
       </c>
       <c r="B717" s="5" t="s">
         <v>803</v>
       </c>
-      <c r="C717" s="5"/>
-      <c r="D717" s="5"/>
+      <c r="C717" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D717" s="5">
+        <v>23146</v>
+      </c>
       <c r="E717" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F717" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G717" s="6"/>
       <c r="H717" s="6">
-        <v>8</v>
+        <v>6.5</v>
       </c>
       <c r="I717" s="6">
-        <v>2.5</v>
+        <v>6.32</v>
       </c>
       <c r="J717" s="6">
-        <v>3.5</v>
+        <v>0.18</v>
       </c>
       <c r="K717" s="5"/>
       <c r="L717" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M717" s="7">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="N717" s="6">
-        <v>560</v>
+        <v>442</v>
       </c>
       <c r="O717" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="718" spans="1:15">
       <c r="A718" s="5">
         <v>716</v>
       </c>
       <c r="B718" s="5" t="s">
         <v>804</v>
       </c>
       <c r="C718" s="5"/>
       <c r="D718" s="5"/>
       <c r="E718" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F718" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G718" s="6"/>
       <c r="H718" s="6">
-        <v>3.5</v>
+        <v>12</v>
       </c>
       <c r="I718" s="6">
-        <v>2.9</v>
+        <v>10.5</v>
       </c>
       <c r="J718" s="6">
-        <v>0.6</v>
+        <v>2.5</v>
       </c>
       <c r="K718" s="5"/>
       <c r="L718" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M718" s="7">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="N718" s="6">
-        <v>245</v>
+        <v>828</v>
       </c>
       <c r="O718" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="719" spans="1:15">
       <c r="A719" s="5">
         <v>717</v>
       </c>
       <c r="B719" s="5" t="s">
         <v>805</v>
       </c>
-      <c r="C719" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C719" s="5"/>
       <c r="D719" s="5"/>
       <c r="E719" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F719" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G719" s="6"/>
       <c r="H719" s="6">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="I719" s="6">
-        <v>24.5</v>
+        <v>2.5</v>
       </c>
       <c r="J719" s="6">
-        <v>9</v>
+        <v>3.5</v>
       </c>
       <c r="K719" s="5"/>
       <c r="L719" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M719" s="7">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="N719" s="6">
-        <v>1633</v>
+        <v>560</v>
       </c>
       <c r="O719" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="720" spans="1:15">
       <c r="A720" s="5">
         <v>718</v>
       </c>
       <c r="B720" s="5" t="s">
-        <v>807</v>
-[...3 lines deleted...]
-      </c>
+        <v>806</v>
+      </c>
+      <c r="C720" s="5"/>
       <c r="D720" s="5"/>
       <c r="E720" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F720" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G720" s="6"/>
       <c r="H720" s="6">
-        <v>105</v>
+        <v>12</v>
       </c>
       <c r="I720" s="6">
-        <v>108.62</v>
+        <v>6.5</v>
       </c>
       <c r="J720" s="6">
-        <v>0</v>
+        <v>5.5</v>
       </c>
       <c r="K720" s="5"/>
       <c r="L720" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M720" s="7">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="N720" s="6">
-        <v>7455</v>
+        <v>840</v>
       </c>
       <c r="O720" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="721" spans="1:15">
       <c r="A721" s="5">
         <v>719</v>
       </c>
       <c r="B721" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="C721" s="5" t="s">
         <v>808</v>
       </c>
-      <c r="C721" s="5"/>
       <c r="D721" s="5"/>
       <c r="E721" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F721" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G721" s="6"/>
       <c r="H721" s="6">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="I721" s="6">
-        <v>30</v>
+        <v>24.5</v>
       </c>
       <c r="J721" s="6">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="K721" s="5"/>
       <c r="L721" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M721" s="7">
         <v>71</v>
       </c>
       <c r="N721" s="6">
-        <v>2485</v>
+        <v>1633</v>
       </c>
       <c r="O721" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="722" spans="1:15">
       <c r="A722" s="5">
         <v>720</v>
       </c>
       <c r="B722" s="5" t="s">
         <v>809</v>
       </c>
-      <c r="C722" s="5"/>
+      <c r="C722" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D722" s="5"/>
       <c r="E722" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F722" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G722" s="6"/>
       <c r="H722" s="6">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="I722" s="6">
-        <v>18</v>
+        <v>108.62</v>
       </c>
       <c r="J722" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="K722" s="5"/>
       <c r="L722" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M722" s="7">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="N722" s="6">
-        <v>11880</v>
+        <v>7455</v>
       </c>
       <c r="O722" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="723" spans="1:15">
       <c r="A723" s="5">
         <v>721</v>
       </c>
       <c r="B723" s="5" t="s">
         <v>810</v>
       </c>
       <c r="C723" s="5"/>
       <c r="D723" s="5"/>
       <c r="E723" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F723" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G723" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G723" s="6"/>
       <c r="H723" s="6">
-        <v>350</v>
+        <v>165</v>
       </c>
       <c r="I723" s="6">
-        <v>290.29</v>
+        <v>18</v>
       </c>
       <c r="J723" s="6">
-        <v>59.71</v>
+        <v>7</v>
       </c>
       <c r="K723" s="5"/>
       <c r="L723" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M723" s="7">
         <v>72</v>
       </c>
       <c r="N723" s="6">
-        <v>25200</v>
+        <v>11880</v>
       </c>
       <c r="O723" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="724" spans="1:15">
       <c r="A724" s="5">
         <v>722</v>
       </c>
       <c r="B724" s="5" t="s">
         <v>811</v>
       </c>
       <c r="C724" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D724" s="5"/>
       <c r="E724" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F724" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G724" s="6"/>
       <c r="H724" s="6">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="I724" s="6">
-        <v>23.14</v>
+        <v>4.85</v>
       </c>
       <c r="J724" s="6">
-        <v>1.86</v>
+        <v>1.15</v>
       </c>
       <c r="K724" s="5"/>
       <c r="L724" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M724" s="7">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="N724" s="6">
-        <v>1825</v>
+        <v>432</v>
       </c>
       <c r="O724" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="725" spans="1:15">
       <c r="A725" s="5">
         <v>723</v>
       </c>
       <c r="B725" s="5" t="s">
         <v>812</v>
       </c>
       <c r="C725" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D725" s="5"/>
       <c r="E725" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F725" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G725" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G725" s="6"/>
       <c r="H725" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="I725" s="6">
-        <v>24.01</v>
+        <v>23.14</v>
       </c>
       <c r="J725" s="6">
-        <v>5.99</v>
+        <v>1.86</v>
       </c>
       <c r="K725" s="5"/>
       <c r="L725" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M725" s="7">
         <v>73</v>
       </c>
       <c r="N725" s="6">
-        <v>2190</v>
+        <v>1825</v>
       </c>
       <c r="O725" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="726" spans="1:15">
       <c r="A726" s="5">
         <v>724</v>
       </c>
       <c r="B726" s="5" t="s">
         <v>813</v>
       </c>
       <c r="C726" s="5"/>
       <c r="D726" s="5"/>
       <c r="E726" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F726" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G726" s="6"/>
       <c r="H726" s="6">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="I726" s="6">
-        <v>80.68</v>
+        <v>100.21</v>
       </c>
       <c r="J726" s="6">
-        <v>0</v>
+        <v>14.79</v>
       </c>
       <c r="K726" s="5"/>
       <c r="L726" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M726" s="7">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="N726" s="6">
-        <v>9990</v>
+        <v>8395</v>
       </c>
       <c r="O726" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="727" spans="1:15">
       <c r="A727" s="5">
         <v>725</v>
       </c>
       <c r="B727" s="5" t="s">
         <v>814</v>
       </c>
-      <c r="C727" s="5"/>
+      <c r="C727" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D727" s="5"/>
       <c r="E727" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F727" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G727" s="6"/>
+      <c r="G727" s="6">
+        <v>28</v>
+      </c>
       <c r="H727" s="6">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="I727" s="6">
-        <v>92.92</v>
+        <v>24.01</v>
       </c>
       <c r="J727" s="6">
-        <v>57.08</v>
+        <v>5.99</v>
       </c>
       <c r="K727" s="5"/>
       <c r="L727" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M727" s="7">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="N727" s="6">
-        <v>11550</v>
+        <v>2190</v>
       </c>
       <c r="O727" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="728" spans="1:15">
       <c r="A728" s="5">
         <v>726</v>
       </c>
       <c r="B728" s="5" t="s">
         <v>815</v>
       </c>
       <c r="C728" s="5"/>
       <c r="D728" s="5"/>
       <c r="E728" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F728" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G728" s="6"/>
       <c r="H728" s="6">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="I728" s="6">
-        <v>88</v>
+        <v>92.92</v>
       </c>
       <c r="J728" s="6">
-        <v>27</v>
+        <v>57.08</v>
       </c>
       <c r="K728" s="5"/>
       <c r="L728" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M728" s="7">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="N728" s="6">
-        <v>9360</v>
+        <v>11400</v>
       </c>
       <c r="O728" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="729" spans="1:15">
       <c r="A729" s="5">
         <v>727</v>
       </c>
       <c r="B729" s="5" t="s">
         <v>816</v>
       </c>
-      <c r="C729" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C729" s="5"/>
       <c r="D729" s="5"/>
       <c r="E729" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F729" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G729" s="6"/>
       <c r="H729" s="6">
-        <v>52</v>
+        <v>120</v>
       </c>
       <c r="I729" s="6">
-        <v>47.14</v>
+        <v>88</v>
       </c>
       <c r="J729" s="6">
-        <v>4.86</v>
+        <v>27</v>
       </c>
       <c r="K729" s="5"/>
       <c r="L729" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M729" s="7">
         <v>78</v>
       </c>
       <c r="N729" s="6">
-        <v>4056</v>
+        <v>9360</v>
       </c>
       <c r="O729" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="730" spans="1:15">
       <c r="A730" s="5">
         <v>728</v>
       </c>
       <c r="B730" s="5" t="s">
         <v>817</v>
       </c>
-      <c r="C730" s="5"/>
+      <c r="C730" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D730" s="5"/>
       <c r="E730" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F730" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G730" s="6"/>
       <c r="H730" s="6">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="I730" s="6">
-        <v>16.5</v>
+        <v>47.14</v>
       </c>
       <c r="J730" s="6">
-        <v>2.5</v>
+        <v>4.86</v>
       </c>
       <c r="K730" s="5"/>
       <c r="L730" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M730" s="7">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="N730" s="6">
-        <v>1422</v>
+        <v>4056</v>
       </c>
       <c r="O730" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="731" spans="1:15">
       <c r="A731" s="5">
         <v>729</v>
       </c>
       <c r="B731" s="5" t="s">
         <v>818</v>
       </c>
       <c r="C731" s="5"/>
       <c r="D731" s="5"/>
       <c r="E731" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F731" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G731" s="6"/>
       <c r="H731" s="6">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="I731" s="6">
-        <v>20</v>
+        <v>16.5</v>
       </c>
       <c r="J731" s="6">
-        <v>2</v>
+        <v>2.5</v>
       </c>
       <c r="K731" s="5"/>
       <c r="L731" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M731" s="7">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="N731" s="6">
-        <v>1760</v>
+        <v>1422</v>
       </c>
       <c r="O731" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="732" spans="1:15">
       <c r="A732" s="5">
         <v>730</v>
       </c>
       <c r="B732" s="5" t="s">
         <v>819</v>
       </c>
       <c r="C732" s="5"/>
       <c r="D732" s="5"/>
       <c r="E732" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F732" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G732" s="6"/>
       <c r="H732" s="6">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="I732" s="6">
-        <v>6.5</v>
+        <v>20</v>
       </c>
       <c r="J732" s="6">
-        <v>5.5</v>
+        <v>2</v>
       </c>
       <c r="K732" s="5"/>
       <c r="L732" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M732" s="7">
         <v>80</v>
       </c>
       <c r="N732" s="6">
-        <v>960</v>
+        <v>1760</v>
       </c>
       <c r="O732" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="733" spans="1:15">
       <c r="A733" s="5">
         <v>731</v>
       </c>
       <c r="B733" s="5" t="s">
         <v>820</v>
       </c>
       <c r="C733" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D733" s="5"/>
       <c r="E733" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F733" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G733" s="6"/>
       <c r="H733" s="6">
         <v>22</v>
@@ -32636,305 +32653,305 @@
       </c>
       <c r="N733" s="6">
         <v>1782</v>
       </c>
       <c r="O733" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="734" spans="1:15">
       <c r="A734" s="5">
         <v>732</v>
       </c>
       <c r="B734" s="5" t="s">
         <v>821</v>
       </c>
       <c r="C734" s="5"/>
       <c r="D734" s="5"/>
       <c r="E734" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F734" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G734" s="6"/>
       <c r="H734" s="6">
-        <v>115</v>
+        <v>33</v>
       </c>
       <c r="I734" s="6">
-        <v>100.21</v>
+        <v>18</v>
       </c>
       <c r="J734" s="6">
-        <v>14.79</v>
+        <v>8</v>
       </c>
       <c r="K734" s="5"/>
       <c r="L734" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M734" s="7">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N734" s="6">
-        <v>9315</v>
+        <v>2739</v>
       </c>
       <c r="O734" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="735" spans="1:15">
       <c r="A735" s="5">
         <v>733</v>
       </c>
       <c r="B735" s="5" t="s">
         <v>822</v>
       </c>
-      <c r="C735" s="5"/>
+      <c r="C735" s="5" t="s">
+        <v>316</v>
+      </c>
       <c r="D735" s="5"/>
       <c r="E735" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F735" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G735" s="6"/>
       <c r="H735" s="6">
-        <v>33</v>
+        <v>150</v>
       </c>
       <c r="I735" s="6">
-        <v>18</v>
+        <v>110</v>
       </c>
       <c r="J735" s="6">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="K735" s="5"/>
       <c r="L735" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M735" s="7">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N735" s="6">
-        <v>2739</v>
+        <v>12600</v>
       </c>
       <c r="O735" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="736" spans="1:15">
       <c r="A736" s="5">
         <v>734</v>
       </c>
       <c r="B736" s="5" t="s">
         <v>823</v>
       </c>
       <c r="C736" s="5"/>
       <c r="D736" s="5"/>
       <c r="E736" s="5" t="s">
-        <v>289</v>
+        <v>17</v>
       </c>
       <c r="F736" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G736" s="6"/>
       <c r="H736" s="6">
-        <v>330</v>
+        <v>3</v>
       </c>
       <c r="I736" s="6">
-        <v>305</v>
+        <v>2.5</v>
       </c>
       <c r="J736" s="6">
-        <v>25</v>
+        <v>0.5</v>
       </c>
       <c r="K736" s="5"/>
       <c r="L736" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M736" s="7">
         <v>84</v>
       </c>
       <c r="N736" s="6">
-        <v>27720</v>
+        <v>252</v>
       </c>
       <c r="O736" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="737" spans="1:15">
       <c r="A737" s="5">
         <v>735</v>
       </c>
       <c r="B737" s="5" t="s">
         <v>824</v>
       </c>
       <c r="C737" s="5" t="s">
-        <v>316</v>
+        <v>126</v>
       </c>
       <c r="D737" s="5"/>
       <c r="E737" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F737" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G737" s="6"/>
       <c r="H737" s="6">
-        <v>150</v>
+        <v>4</v>
       </c>
       <c r="I737" s="6">
-        <v>110</v>
+        <v>2.23</v>
       </c>
       <c r="J737" s="6">
-        <v>40</v>
+        <v>1.77</v>
       </c>
       <c r="K737" s="5"/>
       <c r="L737" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M737" s="7">
         <v>84</v>
       </c>
       <c r="N737" s="6">
-        <v>12600</v>
+        <v>336</v>
       </c>
       <c r="O737" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="738" spans="1:15">
       <c r="A738" s="5">
         <v>736</v>
       </c>
       <c r="B738" s="5" t="s">
         <v>825</v>
       </c>
       <c r="C738" s="5"/>
       <c r="D738" s="5"/>
       <c r="E738" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F738" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G738" s="6"/>
       <c r="H738" s="6">
-        <v>3</v>
+        <v>1200</v>
       </c>
       <c r="I738" s="6">
-        <v>2.5</v>
+        <v>704.6</v>
       </c>
       <c r="J738" s="6">
-        <v>0.5</v>
+        <v>195.4</v>
       </c>
       <c r="K738" s="5"/>
       <c r="L738" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M738" s="7">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N738" s="6">
-        <v>252</v>
+        <v>103200</v>
       </c>
       <c r="O738" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="739" spans="1:15">
       <c r="A739" s="5">
         <v>737</v>
       </c>
       <c r="B739" s="5" t="s">
         <v>826</v>
       </c>
-      <c r="C739" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C739" s="5"/>
       <c r="D739" s="5"/>
       <c r="E739" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F739" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G739" s="6"/>
       <c r="H739" s="6">
-        <v>4</v>
+        <v>250</v>
       </c>
       <c r="I739" s="6">
-        <v>2.23</v>
+        <v>204.79</v>
       </c>
       <c r="J739" s="6">
-        <v>1.77</v>
+        <v>45.21</v>
       </c>
       <c r="K739" s="5"/>
       <c r="L739" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M739" s="7">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N739" s="6">
-        <v>336</v>
+        <v>21750</v>
       </c>
       <c r="O739" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="740" spans="1:15">
       <c r="A740" s="5">
         <v>738</v>
       </c>
       <c r="B740" s="5" t="s">
         <v>827</v>
       </c>
       <c r="C740" s="5"/>
       <c r="D740" s="5"/>
       <c r="E740" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F740" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G740" s="6"/>
       <c r="H740" s="6">
-        <v>1200</v>
+        <v>3.5</v>
       </c>
       <c r="I740" s="6">
-        <v>704.6</v>
+        <v>1.5</v>
       </c>
       <c r="J740" s="6">
-        <v>195.4</v>
+        <v>2</v>
       </c>
       <c r="K740" s="5"/>
       <c r="L740" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M740" s="7">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N740" s="6">
-        <v>103200</v>
+        <v>304.5</v>
       </c>
       <c r="O740" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="741" spans="1:15">
       <c r="A741" s="5">
         <v>739</v>
       </c>
       <c r="B741" s="5" t="s">
         <v>828</v>
       </c>
       <c r="C741" s="5"/>
       <c r="D741" s="5"/>
       <c r="E741" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F741" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G741" s="6"/>
       <c r="H741" s="6">
         <v>4.5</v>
       </c>
       <c r="I741" s="6">
@@ -33040,51 +33057,51 @@
     <row r="744" spans="1:15">
       <c r="A744" s="5">
         <v>742</v>
       </c>
       <c r="B744" s="5" t="s">
         <v>831</v>
       </c>
       <c r="C744" s="5" t="s">
         <v>832</v>
       </c>
       <c r="D744" s="5"/>
       <c r="E744" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F744" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G744" s="6"/>
       <c r="H744" s="6">
         <v>70</v>
       </c>
       <c r="I744" s="6">
         <v>49.74</v>
       </c>
       <c r="J744" s="6">
-        <v>20.26</v>
+        <v>80.26</v>
       </c>
       <c r="K744" s="5"/>
       <c r="L744" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M744" s="7">
         <v>91</v>
       </c>
       <c r="N744" s="6">
         <v>6370</v>
       </c>
       <c r="O744" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="745" spans="1:15">
       <c r="A745" s="5">
         <v>743</v>
       </c>
       <c r="B745" s="5" t="s">
         <v>833</v>
       </c>
       <c r="C745" s="5" t="s">
         <v>34</v>
       </c>
@@ -33301,674 +33318,676 @@
       </c>
       <c r="J750" s="6">
         <v>2</v>
       </c>
       <c r="K750" s="5"/>
       <c r="L750" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M750" s="7">
         <v>95</v>
       </c>
       <c r="N750" s="6">
         <v>2565</v>
       </c>
       <c r="O750" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="751" spans="1:15">
       <c r="A751" s="5">
         <v>749</v>
       </c>
       <c r="B751" s="5" t="s">
         <v>839</v>
       </c>
-      <c r="C751" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C751" s="5"/>
       <c r="D751" s="5"/>
       <c r="E751" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F751" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G751" s="6"/>
       <c r="H751" s="6">
         <v>6</v>
       </c>
       <c r="I751" s="6">
-        <v>4.85</v>
+        <v>4.06</v>
       </c>
       <c r="J751" s="6">
-        <v>1.15</v>
+        <v>1.94</v>
       </c>
       <c r="K751" s="5"/>
       <c r="L751" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M751" s="7">
         <v>96</v>
       </c>
       <c r="N751" s="6">
         <v>576</v>
       </c>
       <c r="O751" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="752" spans="1:15">
       <c r="A752" s="5">
         <v>750</v>
       </c>
       <c r="B752" s="5" t="s">
         <v>840</v>
       </c>
       <c r="C752" s="5" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="D752" s="5"/>
+        <v>32</v>
+      </c>
+      <c r="D752" s="5">
+        <v>20060</v>
+      </c>
       <c r="E752" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F752" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G752" s="6"/>
       <c r="H752" s="6">
-        <v>5</v>
+        <v>8.5</v>
       </c>
       <c r="I752" s="6">
-        <v>4.77</v>
+        <v>7.16</v>
       </c>
       <c r="J752" s="6">
-        <v>0.23</v>
+        <v>1.34</v>
       </c>
       <c r="K752" s="5"/>
       <c r="L752" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M752" s="7">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="N752" s="6">
-        <v>485</v>
+        <v>816</v>
       </c>
       <c r="O752" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="753" spans="1:15">
       <c r="A753" s="5">
         <v>751</v>
       </c>
       <c r="B753" s="5" t="s">
         <v>841</v>
       </c>
-      <c r="C753" s="5"/>
+      <c r="C753" s="5" t="s">
+        <v>76</v>
+      </c>
       <c r="D753" s="5"/>
       <c r="E753" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F753" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G753" s="6"/>
       <c r="H753" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I753" s="6">
-        <v>7.51</v>
+        <v>4.77</v>
       </c>
       <c r="J753" s="6">
-        <v>0.49</v>
+        <v>0.23</v>
       </c>
       <c r="K753" s="5"/>
       <c r="L753" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M753" s="7">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="N753" s="6">
-        <v>800</v>
+        <v>485</v>
       </c>
       <c r="O753" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="754" spans="1:15">
       <c r="A754" s="5">
         <v>752</v>
       </c>
       <c r="B754" s="5" t="s">
         <v>842</v>
       </c>
-      <c r="C754" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C754" s="5"/>
       <c r="D754" s="5"/>
       <c r="E754" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F754" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G754" s="6"/>
       <c r="H754" s="6">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="I754" s="6">
-        <v>12.66</v>
+        <v>7.51</v>
       </c>
       <c r="J754" s="6">
-        <v>2.34</v>
+        <v>0.49</v>
       </c>
       <c r="K754" s="5"/>
       <c r="L754" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M754" s="7">
         <v>100</v>
       </c>
       <c r="N754" s="6">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="O754" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="755" spans="1:15">
       <c r="A755" s="5">
         <v>753</v>
       </c>
       <c r="B755" s="5" t="s">
         <v>843</v>
       </c>
-      <c r="C755" s="5"/>
+      <c r="C755" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D755" s="5"/>
       <c r="E755" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F755" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G755" s="6"/>
       <c r="H755" s="6">
-        <v>1.5</v>
+        <v>15</v>
       </c>
       <c r="I755" s="6">
-        <v>1.3</v>
+        <v>12.66</v>
       </c>
       <c r="J755" s="6">
-        <v>0.2</v>
+        <v>2.34</v>
       </c>
       <c r="K755" s="5"/>
       <c r="L755" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M755" s="7">
         <v>100</v>
       </c>
       <c r="N755" s="6">
-        <v>150</v>
+        <v>1500</v>
       </c>
       <c r="O755" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="756" spans="1:15">
       <c r="A756" s="5">
         <v>754</v>
       </c>
       <c r="B756" s="5" t="s">
         <v>844</v>
       </c>
       <c r="C756" s="5"/>
       <c r="D756" s="5"/>
       <c r="E756" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F756" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G756" s="6"/>
       <c r="H756" s="6">
-        <v>10</v>
+        <v>1.5</v>
       </c>
       <c r="I756" s="6">
-        <v>9</v>
+        <v>1.3</v>
       </c>
       <c r="J756" s="6">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="K756" s="5"/>
       <c r="L756" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M756" s="7">
         <v>100</v>
       </c>
       <c r="N756" s="6">
-        <v>1000</v>
+        <v>150</v>
       </c>
       <c r="O756" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="757" spans="1:15">
       <c r="A757" s="5">
         <v>755</v>
       </c>
       <c r="B757" s="5" t="s">
         <v>845</v>
       </c>
       <c r="C757" s="5"/>
       <c r="D757" s="5"/>
       <c r="E757" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F757" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G757" s="6"/>
       <c r="H757" s="6">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="I757" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J757" s="6">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="K757" s="5"/>
       <c r="L757" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M757" s="7">
         <v>100</v>
       </c>
       <c r="N757" s="6">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="O757" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="758" spans="1:15">
       <c r="A758" s="5">
         <v>756</v>
       </c>
       <c r="B758" s="5" t="s">
         <v>846</v>
       </c>
       <c r="C758" s="5"/>
       <c r="D758" s="5"/>
       <c r="E758" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F758" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G758" s="6"/>
       <c r="H758" s="6">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="I758" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J758" s="6">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="K758" s="5"/>
       <c r="L758" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M758" s="7">
         <v>100</v>
       </c>
       <c r="N758" s="6">
-        <v>800</v>
+        <v>2000</v>
       </c>
       <c r="O758" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="759" spans="1:15">
       <c r="A759" s="5">
         <v>757</v>
       </c>
       <c r="B759" s="5" t="s">
         <v>847</v>
       </c>
       <c r="C759" s="5"/>
       <c r="D759" s="5"/>
       <c r="E759" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F759" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G759" s="6"/>
       <c r="H759" s="6">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="I759" s="6">
-        <v>1.8</v>
+        <v>5</v>
       </c>
       <c r="J759" s="6">
-        <v>13.2</v>
+        <v>3</v>
       </c>
       <c r="K759" s="5"/>
       <c r="L759" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M759" s="7">
         <v>100</v>
       </c>
       <c r="N759" s="6">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="O759" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="760" spans="1:15">
       <c r="A760" s="5">
         <v>758</v>
       </c>
       <c r="B760" s="5" t="s">
         <v>848</v>
       </c>
-      <c r="C760" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C760" s="5"/>
       <c r="D760" s="5"/>
       <c r="E760" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F760" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G760" s="6"/>
       <c r="H760" s="6">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="I760" s="6">
-        <v>60</v>
+        <v>1.8</v>
       </c>
       <c r="J760" s="6">
-        <v>2</v>
+        <v>13.2</v>
       </c>
       <c r="K760" s="5"/>
       <c r="L760" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M760" s="7">
         <v>100</v>
       </c>
       <c r="N760" s="6">
-        <v>5800</v>
+        <v>1500</v>
       </c>
       <c r="O760" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="761" spans="1:15">
       <c r="A761" s="5">
         <v>759</v>
       </c>
       <c r="B761" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="C761" s="5" t="s">
         <v>850</v>
       </c>
-      <c r="C761" s="5"/>
       <c r="D761" s="5"/>
       <c r="E761" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F761" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G761" s="6"/>
       <c r="H761" s="6">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="I761" s="6">
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="J761" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K761" s="5"/>
       <c r="L761" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M761" s="7">
         <v>100</v>
       </c>
       <c r="N761" s="6">
-        <v>800</v>
+        <v>5800</v>
       </c>
       <c r="O761" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="762" spans="1:15">
       <c r="A762" s="5">
         <v>760</v>
       </c>
       <c r="B762" s="5" t="s">
         <v>851</v>
       </c>
       <c r="C762" s="5"/>
       <c r="D762" s="5"/>
       <c r="E762" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F762" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G762" s="6"/>
       <c r="H762" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I762" s="6">
-        <v>4.76</v>
+        <v>5</v>
       </c>
       <c r="J762" s="6">
-        <v>1.24</v>
+        <v>3</v>
       </c>
       <c r="K762" s="5"/>
       <c r="L762" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M762" s="7">
         <v>100</v>
       </c>
       <c r="N762" s="6">
-        <v>600</v>
+        <v>800</v>
       </c>
       <c r="O762" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="763" spans="1:15">
       <c r="A763" s="5">
         <v>761</v>
       </c>
       <c r="B763" s="5" t="s">
         <v>852</v>
       </c>
-      <c r="C763" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C763" s="5"/>
       <c r="D763" s="5"/>
       <c r="E763" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F763" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G763" s="6"/>
       <c r="H763" s="6">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="I763" s="6">
-        <v>17.46</v>
+        <v>4.76</v>
       </c>
       <c r="J763" s="6">
-        <v>2.54</v>
+        <v>1.24</v>
       </c>
       <c r="K763" s="5"/>
       <c r="L763" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M763" s="7">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="N763" s="6">
-        <v>2020</v>
+        <v>600</v>
       </c>
       <c r="O763" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="764" spans="1:15">
       <c r="A764" s="5">
         <v>762</v>
       </c>
       <c r="B764" s="5" t="s">
         <v>853</v>
       </c>
-      <c r="C764" s="5"/>
+      <c r="C764" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D764" s="5"/>
       <c r="E764" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F764" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G764" s="6"/>
       <c r="H764" s="6">
-        <v>160</v>
+        <v>20</v>
       </c>
       <c r="I764" s="6">
-        <v>136.8</v>
+        <v>17.46</v>
       </c>
       <c r="J764" s="6">
-        <v>23.2</v>
+        <v>2.54</v>
       </c>
       <c r="K764" s="5"/>
       <c r="L764" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M764" s="7">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="N764" s="6">
-        <v>16320</v>
+        <v>2020</v>
       </c>
       <c r="O764" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="765" spans="1:15">
       <c r="A765" s="5">
         <v>763</v>
       </c>
       <c r="B765" s="5" t="s">
         <v>854</v>
       </c>
-      <c r="C765" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C765" s="5"/>
       <c r="D765" s="5"/>
       <c r="E765" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F765" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G765" s="6"/>
       <c r="H765" s="6">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="I765" s="6">
-        <v>57.99</v>
+        <v>35.56</v>
       </c>
       <c r="J765" s="6">
-        <v>5.01</v>
+        <v>9.44</v>
       </c>
       <c r="K765" s="5"/>
       <c r="L765" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M765" s="7">
         <v>104</v>
       </c>
       <c r="N765" s="6">
-        <v>6448</v>
+        <v>4680</v>
       </c>
       <c r="O765" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="766" spans="1:15">
       <c r="A766" s="5">
         <v>764</v>
       </c>
       <c r="B766" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="C766" s="5"/>
+      <c r="C766" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D766" s="5"/>
       <c r="E766" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F766" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G766" s="6"/>
       <c r="H766" s="6">
-        <v>250</v>
+        <v>62</v>
       </c>
       <c r="I766" s="6">
-        <v>204.79</v>
+        <v>57.99</v>
       </c>
       <c r="J766" s="6">
-        <v>45.21</v>
+        <v>6.01</v>
       </c>
       <c r="K766" s="5"/>
       <c r="L766" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M766" s="7">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="N766" s="6">
-        <v>26250</v>
+        <v>6448</v>
       </c>
       <c r="O766" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="767" spans="1:15">
       <c r="A767" s="5">
         <v>765</v>
       </c>
       <c r="B767" s="5" t="s">
         <v>856</v>
       </c>
       <c r="C767" s="5"/>
       <c r="D767" s="5"/>
       <c r="E767" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F767" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G767" s="6"/>
       <c r="H767" s="6">
         <v>15</v>
       </c>
       <c r="I767" s="6">
@@ -33976,1244 +33995,1240 @@
       </c>
       <c r="J767" s="6">
         <v>0.11</v>
       </c>
       <c r="K767" s="5"/>
       <c r="L767" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M767" s="7">
         <v>106</v>
       </c>
       <c r="N767" s="6">
         <v>1590</v>
       </c>
       <c r="O767" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="768" spans="1:15">
       <c r="A768" s="5">
         <v>766</v>
       </c>
       <c r="B768" s="5" t="s">
         <v>857</v>
       </c>
-      <c r="C768" s="5"/>
+      <c r="C768" s="5" t="s">
+        <v>858</v>
+      </c>
       <c r="D768" s="5"/>
       <c r="E768" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F768" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G768" s="6"/>
       <c r="H768" s="6">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="I768" s="6">
-        <v>35.56</v>
+        <v>38.17</v>
       </c>
       <c r="J768" s="6">
-        <v>4.44</v>
+        <v>1.83</v>
       </c>
       <c r="K768" s="5"/>
       <c r="L768" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M768" s="7">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N768" s="6">
-        <v>4770</v>
+        <v>3564</v>
       </c>
       <c r="O768" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="769" spans="1:15">
       <c r="A769" s="5">
         <v>767</v>
       </c>
       <c r="B769" s="5" t="s">
-        <v>858</v>
-[...1 lines deleted...]
-      <c r="C769" s="5" t="s">
         <v>859</v>
       </c>
+      <c r="C769" s="5"/>
       <c r="D769" s="5"/>
       <c r="E769" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F769" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G769" s="6"/>
       <c r="H769" s="6">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="I769" s="6">
-        <v>38.17</v>
+        <v>0.6</v>
       </c>
       <c r="J769" s="6">
-        <v>1.83</v>
+        <v>0.4</v>
       </c>
       <c r="K769" s="5"/>
       <c r="L769" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M769" s="7">
         <v>108</v>
       </c>
       <c r="N769" s="6">
-        <v>3564</v>
+        <v>108</v>
       </c>
       <c r="O769" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="770" spans="1:15">
       <c r="A770" s="5">
         <v>768</v>
       </c>
       <c r="B770" s="5" t="s">
         <v>860</v>
       </c>
-      <c r="C770" s="5"/>
+      <c r="C770" s="5" t="s">
+        <v>861</v>
+      </c>
       <c r="D770" s="5"/>
       <c r="E770" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F770" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G770" s="6"/>
       <c r="H770" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I770" s="6">
-        <v>0.6</v>
+        <v>1.54</v>
       </c>
       <c r="J770" s="6">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="K770" s="5"/>
       <c r="L770" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M770" s="7">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N770" s="6">
-        <v>108</v>
+        <v>220</v>
       </c>
       <c r="O770" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="771" spans="1:15">
       <c r="A771" s="5">
         <v>769</v>
       </c>
       <c r="B771" s="5" t="s">
-        <v>861</v>
-[...1 lines deleted...]
-      <c r="C771" s="5" t="s">
         <v>862</v>
       </c>
+      <c r="C771" s="5"/>
       <c r="D771" s="5"/>
       <c r="E771" s="5" t="s">
-        <v>17</v>
+        <v>289</v>
       </c>
       <c r="F771" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G771" s="6"/>
       <c r="H771" s="6">
-        <v>2</v>
+        <v>330</v>
       </c>
       <c r="I771" s="6">
-        <v>1.54</v>
+        <v>310</v>
       </c>
       <c r="J771" s="6">
-        <v>0.46</v>
+        <v>20</v>
       </c>
       <c r="K771" s="5"/>
       <c r="L771" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M771" s="7">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N771" s="6">
-        <v>220</v>
+        <v>36960</v>
       </c>
       <c r="O771" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="772" spans="1:15">
       <c r="A772" s="5">
         <v>770</v>
       </c>
       <c r="B772" s="5" t="s">
         <v>863</v>
       </c>
       <c r="C772" s="5"/>
       <c r="D772" s="5"/>
       <c r="E772" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F772" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G772" s="6"/>
       <c r="H772" s="6">
-        <v>12.5</v>
+        <v>4</v>
       </c>
       <c r="I772" s="6">
-        <v>11.67</v>
+        <v>3</v>
       </c>
       <c r="J772" s="6">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="K772" s="5"/>
       <c r="L772" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M772" s="7">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="N772" s="6">
-        <v>1500</v>
+        <v>476</v>
       </c>
       <c r="O772" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="773" spans="1:15">
       <c r="A773" s="5">
         <v>771</v>
       </c>
       <c r="B773" s="5" t="s">
         <v>864</v>
       </c>
       <c r="C773" s="5"/>
       <c r="D773" s="5"/>
       <c r="E773" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F773" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G773" s="6"/>
       <c r="H773" s="6">
-        <v>16</v>
+        <v>12.5</v>
       </c>
       <c r="I773" s="6">
-        <v>13.22</v>
+        <v>11.67</v>
       </c>
       <c r="J773" s="6">
-        <v>2.78</v>
+        <v>0.83</v>
       </c>
       <c r="K773" s="5"/>
       <c r="L773" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M773" s="7">
         <v>120</v>
       </c>
       <c r="N773" s="6">
-        <v>1920</v>
+        <v>1500</v>
       </c>
       <c r="O773" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="774" spans="1:15">
       <c r="A774" s="5">
         <v>772</v>
       </c>
       <c r="B774" s="5" t="s">
         <v>865</v>
       </c>
-      <c r="C774" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C774" s="5"/>
       <c r="D774" s="5"/>
       <c r="E774" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F774" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G774" s="6"/>
       <c r="H774" s="6">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I774" s="6">
-        <v>7.2</v>
+        <v>13.22</v>
       </c>
       <c r="J774" s="6">
-        <v>3.8</v>
+        <v>2.78</v>
       </c>
       <c r="K774" s="5"/>
       <c r="L774" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M774" s="7">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="N774" s="6">
-        <v>1708</v>
+        <v>1920</v>
       </c>
       <c r="O774" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="775" spans="1:15">
       <c r="A775" s="5">
         <v>773</v>
       </c>
       <c r="B775" s="5" t="s">
         <v>866</v>
       </c>
       <c r="C775" s="5"/>
       <c r="D775" s="5"/>
       <c r="E775" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F775" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G775" s="6"/>
       <c r="H775" s="6">
-        <v>70</v>
+        <v>160</v>
       </c>
       <c r="I775" s="6">
-        <v>58</v>
+        <v>137.4</v>
       </c>
       <c r="J775" s="6">
-        <v>12</v>
+        <v>22.6</v>
       </c>
       <c r="K775" s="5"/>
       <c r="L775" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M775" s="7">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="N775" s="6">
-        <v>8610</v>
+        <v>19520</v>
       </c>
       <c r="O775" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="776" spans="1:15">
       <c r="A776" s="5">
         <v>774</v>
       </c>
       <c r="B776" s="5" t="s">
         <v>867</v>
       </c>
-      <c r="C776" s="5"/>
+      <c r="C776" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="D776" s="5"/>
       <c r="E776" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F776" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G776" s="6"/>
       <c r="H776" s="6">
-        <v>170</v>
+        <v>14</v>
       </c>
       <c r="I776" s="6">
-        <v>143.1</v>
+        <v>7.2</v>
       </c>
       <c r="J776" s="6">
-        <v>26.9</v>
+        <v>3.8</v>
       </c>
       <c r="K776" s="5"/>
       <c r="L776" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M776" s="7">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="N776" s="6">
-        <v>21250</v>
+        <v>1708</v>
       </c>
       <c r="O776" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="777" spans="1:15">
       <c r="A777" s="5">
         <v>775</v>
       </c>
       <c r="B777" s="5" t="s">
         <v>868</v>
       </c>
       <c r="C777" s="5"/>
       <c r="D777" s="5"/>
       <c r="E777" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F777" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G777" s="6"/>
       <c r="H777" s="6">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="I777" s="6">
-        <v>27.83</v>
+        <v>58</v>
       </c>
       <c r="J777" s="6">
-        <v>7.17</v>
+        <v>12</v>
       </c>
       <c r="K777" s="5"/>
       <c r="L777" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M777" s="7">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="N777" s="6">
-        <v>4375</v>
+        <v>8610</v>
       </c>
       <c r="O777" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="778" spans="1:15">
       <c r="A778" s="5">
         <v>776</v>
       </c>
       <c r="B778" s="5" t="s">
         <v>869</v>
       </c>
       <c r="C778" s="5" t="s">
-        <v>302</v>
+        <v>25</v>
       </c>
       <c r="D778" s="5"/>
       <c r="E778" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F778" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G778" s="6"/>
       <c r="H778" s="6">
-        <v>115</v>
+        <v>155</v>
       </c>
       <c r="I778" s="6">
-        <v>86</v>
+        <v>139</v>
       </c>
       <c r="J778" s="6">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="K778" s="5"/>
       <c r="L778" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M778" s="7">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="N778" s="6">
-        <v>14490</v>
+        <v>19220</v>
       </c>
       <c r="O778" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="779" spans="1:15">
       <c r="A779" s="5">
         <v>777</v>
       </c>
       <c r="B779" s="5" t="s">
         <v>870</v>
       </c>
-      <c r="C779" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C779" s="5"/>
       <c r="D779" s="5"/>
       <c r="E779" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F779" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G779" s="6"/>
       <c r="H779" s="6">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="I779" s="6">
-        <v>139</v>
+        <v>143.1</v>
       </c>
       <c r="J779" s="6">
-        <v>26</v>
+        <v>26.9</v>
       </c>
       <c r="K779" s="5"/>
       <c r="L779" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M779" s="7">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="N779" s="6">
-        <v>19530</v>
+        <v>21250</v>
       </c>
       <c r="O779" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="780" spans="1:15">
       <c r="A780" s="5">
         <v>778</v>
       </c>
       <c r="B780" s="5" t="s">
         <v>871</v>
       </c>
-      <c r="C780" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C780" s="5"/>
+      <c r="D780" s="5"/>
       <c r="E780" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F780" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G780" s="6"/>
       <c r="H780" s="6">
-        <v>8.5</v>
+        <v>35</v>
       </c>
       <c r="I780" s="6">
-        <v>7.16</v>
+        <v>27.83</v>
       </c>
       <c r="J780" s="6">
-        <v>1.34</v>
+        <v>7.17</v>
       </c>
       <c r="K780" s="5"/>
       <c r="L780" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M780" s="7">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="N780" s="6">
-        <v>1079.5</v>
+        <v>4375</v>
       </c>
       <c r="O780" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="781" spans="1:15">
       <c r="A781" s="5">
         <v>779</v>
       </c>
       <c r="B781" s="5" t="s">
         <v>872</v>
       </c>
       <c r="C781" s="5" t="s">
-        <v>151</v>
+        <v>302</v>
       </c>
       <c r="D781" s="5"/>
       <c r="E781" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F781" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G781" s="6"/>
       <c r="H781" s="6">
-        <v>80</v>
+        <v>115</v>
       </c>
       <c r="I781" s="6">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="J781" s="6">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="K781" s="5"/>
       <c r="L781" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M781" s="7">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="N781" s="6">
-        <v>10320</v>
+        <v>14490</v>
       </c>
       <c r="O781" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="782" spans="1:15">
       <c r="A782" s="5">
         <v>780</v>
       </c>
       <c r="B782" s="5" t="s">
         <v>873</v>
       </c>
-      <c r="C782" s="5"/>
+      <c r="C782" s="5" t="s">
+        <v>151</v>
+      </c>
       <c r="D782" s="5"/>
       <c r="E782" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F782" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G782" s="6"/>
       <c r="H782" s="6">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="I782" s="6">
-        <v>14.73</v>
+        <v>76</v>
       </c>
       <c r="J782" s="6">
-        <v>3.27</v>
+        <v>1</v>
       </c>
       <c r="K782" s="5"/>
       <c r="L782" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M782" s="7">
         <v>129</v>
       </c>
       <c r="N782" s="6">
-        <v>2322</v>
+        <v>10320</v>
       </c>
       <c r="O782" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="783" spans="1:15">
       <c r="A783" s="5">
         <v>781</v>
       </c>
       <c r="B783" s="5" t="s">
         <v>874</v>
       </c>
-      <c r="C783" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C783" s="5"/>
       <c r="D783" s="5"/>
       <c r="E783" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F783" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G783" s="6"/>
       <c r="H783" s="6">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="I783" s="6">
-        <v>24.85</v>
+        <v>14.73</v>
       </c>
       <c r="J783" s="6">
-        <v>1.15</v>
+        <v>3.27</v>
       </c>
       <c r="K783" s="5"/>
       <c r="L783" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M783" s="7">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="N783" s="6">
-        <v>3380</v>
+        <v>2322</v>
       </c>
       <c r="O783" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="784" spans="1:15">
       <c r="A784" s="5">
         <v>782</v>
       </c>
       <c r="B784" s="5" t="s">
         <v>875</v>
       </c>
       <c r="C784" s="5" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="D784" s="5"/>
       <c r="E784" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F784" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G784" s="6"/>
       <c r="H784" s="6">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="I784" s="6">
-        <v>28.5</v>
+        <v>24.85</v>
       </c>
       <c r="J784" s="6">
-        <v>3.5</v>
+        <v>1.15</v>
       </c>
       <c r="K784" s="5"/>
       <c r="L784" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M784" s="7">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="N784" s="6">
-        <v>4224</v>
+        <v>3380</v>
       </c>
       <c r="O784" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="785" spans="1:15">
       <c r="A785" s="5">
         <v>783</v>
       </c>
       <c r="B785" s="5" t="s">
         <v>876</v>
       </c>
       <c r="C785" s="5" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="D785" s="5"/>
       <c r="E785" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F785" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G785" s="6"/>
       <c r="H785" s="6">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I785" s="6">
-        <v>23.02</v>
+        <v>53.95</v>
       </c>
       <c r="J785" s="6">
-        <v>1.98</v>
+        <v>11.05</v>
       </c>
       <c r="K785" s="5"/>
       <c r="L785" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M785" s="7">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="N785" s="6">
-        <v>3375</v>
+        <v>8515</v>
       </c>
       <c r="O785" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="786" spans="1:15">
       <c r="A786" s="5">
         <v>784</v>
       </c>
       <c r="B786" s="5" t="s">
         <v>877</v>
       </c>
-      <c r="C786" s="5"/>
+      <c r="C786" s="5" t="s">
+        <v>52</v>
+      </c>
       <c r="D786" s="5"/>
       <c r="E786" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F786" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G786" s="6"/>
       <c r="H786" s="6">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="I786" s="6">
-        <v>49.13</v>
+        <v>28.5</v>
       </c>
       <c r="J786" s="6">
-        <v>15.87</v>
+        <v>3.5</v>
       </c>
       <c r="K786" s="5"/>
       <c r="L786" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M786" s="7">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="N786" s="6">
-        <v>10200</v>
+        <v>4224</v>
       </c>
       <c r="O786" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="787" spans="1:15">
       <c r="A787" s="5">
         <v>785</v>
       </c>
       <c r="B787" s="5" t="s">
         <v>878</v>
       </c>
       <c r="C787" s="5" t="s">
-        <v>316</v>
+        <v>34</v>
       </c>
       <c r="D787" s="5"/>
       <c r="E787" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F787" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G787" s="6"/>
       <c r="H787" s="6">
-        <v>150</v>
+        <v>25</v>
       </c>
       <c r="I787" s="6">
-        <v>110</v>
+        <v>23.02</v>
       </c>
       <c r="J787" s="6">
-        <v>20</v>
+        <v>1.98</v>
       </c>
       <c r="K787" s="5"/>
       <c r="L787" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M787" s="7">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="N787" s="6">
-        <v>20700</v>
+        <v>3375</v>
       </c>
       <c r="O787" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="788" spans="1:15">
       <c r="A788" s="5">
         <v>786</v>
       </c>
       <c r="B788" s="5" t="s">
         <v>879</v>
       </c>
       <c r="C788" s="5"/>
       <c r="D788" s="5"/>
       <c r="E788" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F788" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G788" s="6"/>
       <c r="H788" s="6">
-        <v>3.5</v>
+        <v>75</v>
       </c>
       <c r="I788" s="6">
-        <v>2.9</v>
+        <v>49.13</v>
       </c>
       <c r="J788" s="6">
-        <v>0.1</v>
+        <v>15.87</v>
       </c>
       <c r="K788" s="5"/>
       <c r="L788" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M788" s="7">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="N788" s="6">
-        <v>483</v>
+        <v>10200</v>
       </c>
       <c r="O788" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="789" spans="1:15">
       <c r="A789" s="5">
         <v>787</v>
       </c>
       <c r="B789" s="5" t="s">
         <v>880</v>
       </c>
-      <c r="C789" s="5"/>
+      <c r="C789" s="5" t="s">
+        <v>71</v>
+      </c>
       <c r="D789" s="5"/>
       <c r="E789" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F789" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G789" s="6"/>
       <c r="H789" s="6">
-        <v>12</v>
+        <v>160</v>
       </c>
       <c r="I789" s="6">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="J789" s="6">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="K789" s="5"/>
       <c r="L789" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M789" s="7">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="N789" s="6">
-        <v>1680</v>
+        <v>21920</v>
       </c>
       <c r="O789" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="790" spans="1:15">
       <c r="A790" s="5">
         <v>788</v>
       </c>
       <c r="B790" s="5" t="s">
         <v>881</v>
       </c>
-      <c r="C790" s="5"/>
+      <c r="C790" s="5" t="s">
+        <v>316</v>
+      </c>
       <c r="D790" s="5"/>
       <c r="E790" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F790" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G790" s="6"/>
       <c r="H790" s="6">
-        <v>4</v>
+        <v>150</v>
       </c>
       <c r="I790" s="6">
-        <v>3</v>
+        <v>110</v>
       </c>
       <c r="J790" s="6">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="K790" s="5"/>
       <c r="L790" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M790" s="7">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="N790" s="6">
-        <v>564</v>
+        <v>20700</v>
       </c>
       <c r="O790" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="791" spans="1:15">
       <c r="A791" s="5">
         <v>789</v>
       </c>
       <c r="B791" s="5" t="s">
         <v>882</v>
       </c>
-      <c r="C791" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C791" s="5"/>
       <c r="D791" s="5"/>
       <c r="E791" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F791" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G791" s="6"/>
       <c r="H791" s="6">
-        <v>42</v>
+        <v>3.5</v>
       </c>
       <c r="I791" s="6">
-        <v>39.5</v>
+        <v>2.9</v>
       </c>
       <c r="J791" s="6">
-        <v>3.5</v>
+        <v>0.1</v>
       </c>
       <c r="K791" s="5"/>
       <c r="L791" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M791" s="7">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="N791" s="6">
-        <v>5964</v>
+        <v>483</v>
       </c>
       <c r="O791" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="792" spans="1:15">
       <c r="A792" s="5">
         <v>790</v>
       </c>
       <c r="B792" s="5" t="s">
-        <v>884</v>
-[...3 lines deleted...]
-      </c>
+        <v>883</v>
+      </c>
+      <c r="C792" s="5"/>
       <c r="D792" s="5"/>
       <c r="E792" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F792" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G792" s="6"/>
       <c r="H792" s="6">
-        <v>160</v>
+        <v>12</v>
       </c>
       <c r="I792" s="6">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="J792" s="6">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="K792" s="5"/>
       <c r="L792" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M792" s="7">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="N792" s="6">
-        <v>22880</v>
+        <v>1680</v>
       </c>
       <c r="O792" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="793" spans="1:15">
       <c r="A793" s="5">
         <v>791</v>
       </c>
       <c r="B793" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="C793" s="5" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D793" s="5"/>
       <c r="E793" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F793" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G793" s="6"/>
       <c r="H793" s="6">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="I793" s="6">
-        <v>10.65</v>
+        <v>39.5</v>
       </c>
       <c r="J793" s="6">
-        <v>1.35</v>
+        <v>3.5</v>
       </c>
       <c r="K793" s="5"/>
       <c r="L793" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M793" s="7">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="N793" s="6">
-        <v>1872</v>
+        <v>5964</v>
       </c>
       <c r="O793" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="794" spans="1:15">
       <c r="A794" s="5">
         <v>792</v>
       </c>
       <c r="B794" s="5" t="s">
         <v>886</v>
       </c>
       <c r="C794" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D794" s="5"/>
       <c r="E794" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F794" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G794" s="6"/>
       <c r="H794" s="6">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="I794" s="6">
-        <v>89.23</v>
+        <v>10.65</v>
       </c>
       <c r="J794" s="6">
-        <v>20.77</v>
+        <v>1.35</v>
       </c>
       <c r="K794" s="5"/>
       <c r="L794" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M794" s="7">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="N794" s="6">
-        <v>17400</v>
+        <v>1872</v>
       </c>
       <c r="O794" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="795" spans="1:15">
       <c r="A795" s="5">
         <v>793</v>
       </c>
       <c r="B795" s="5" t="s">
-        <v>742</v>
+        <v>887</v>
       </c>
       <c r="C795" s="5" t="s">
-        <v>235</v>
+        <v>34</v>
       </c>
       <c r="D795" s="5"/>
       <c r="E795" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F795" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G795" s="6"/>
       <c r="H795" s="6">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="I795" s="6">
-        <v>9.2</v>
+        <v>89.23</v>
       </c>
       <c r="J795" s="6">
-        <v>1.8</v>
+        <v>20.77</v>
       </c>
       <c r="K795" s="5"/>
       <c r="L795" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M795" s="7">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="N795" s="6">
-        <v>1628</v>
+        <v>17400</v>
       </c>
       <c r="O795" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="796" spans="1:15">
       <c r="A796" s="5">
         <v>794</v>
       </c>
       <c r="B796" s="5" t="s">
-        <v>887</v>
-[...1 lines deleted...]
-      <c r="C796" s="5"/>
+        <v>742</v>
+      </c>
+      <c r="C796" s="5" t="s">
+        <v>235</v>
+      </c>
       <c r="D796" s="5"/>
       <c r="E796" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F796" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G796" s="6"/>
       <c r="H796" s="6">
-        <v>9.5</v>
+        <v>11</v>
       </c>
       <c r="I796" s="6">
-        <v>8.5</v>
+        <v>9.2</v>
       </c>
       <c r="J796" s="6">
-        <v>1</v>
+        <v>1.8</v>
       </c>
       <c r="K796" s="5"/>
       <c r="L796" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M796" s="7">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="N796" s="6">
-        <v>1425</v>
+        <v>1628</v>
       </c>
       <c r="O796" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="797" spans="1:15">
       <c r="A797" s="5">
         <v>795</v>
       </c>
       <c r="B797" s="5" t="s">
         <v>888</v>
       </c>
-      <c r="C797" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C797" s="5"/>
       <c r="D797" s="5"/>
       <c r="E797" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F797" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G797" s="6"/>
       <c r="H797" s="6">
-        <v>65</v>
+        <v>9.5</v>
       </c>
       <c r="I797" s="6">
-        <v>53.95</v>
+        <v>8.5</v>
       </c>
       <c r="J797" s="6">
-        <v>9.05</v>
+        <v>1</v>
       </c>
       <c r="K797" s="5"/>
       <c r="L797" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M797" s="7">
         <v>150</v>
       </c>
       <c r="N797" s="6">
-        <v>9750</v>
+        <v>1425</v>
       </c>
       <c r="O797" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="798" spans="1:15">
       <c r="A798" s="5">
         <v>796</v>
       </c>
       <c r="B798" s="5" t="s">
         <v>889</v>
       </c>
       <c r="C798" s="5" t="s">
         <v>211</v>
       </c>
       <c r="D798" s="5"/>
       <c r="E798" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F798" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G798" s="6"/>
       <c r="H798" s="6">
         <v>3.5</v>
@@ -35384,355 +35399,355 @@
       </c>
       <c r="K802" s="5"/>
       <c r="L802" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M802" s="7">
         <v>164</v>
       </c>
       <c r="N802" s="6">
         <v>738</v>
       </c>
       <c r="O802" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="803" spans="1:15">
       <c r="A803" s="5">
         <v>801</v>
       </c>
       <c r="B803" s="5" t="s">
         <v>894</v>
       </c>
       <c r="C803" s="5"/>
       <c r="D803" s="5"/>
       <c r="E803" s="5" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="F803" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G803" s="6"/>
       <c r="H803" s="6">
-        <v>3</v>
+        <v>350</v>
       </c>
       <c r="I803" s="6">
-        <v>2.02</v>
+        <v>290.29</v>
       </c>
       <c r="J803" s="6">
-        <v>0.98</v>
+        <v>39.71</v>
       </c>
       <c r="K803" s="5"/>
       <c r="L803" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M803" s="7">
         <v>175</v>
       </c>
       <c r="N803" s="6">
-        <v>525</v>
+        <v>61250</v>
       </c>
       <c r="O803" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="804" spans="1:15">
       <c r="A804" s="5">
         <v>802</v>
       </c>
       <c r="B804" s="5" t="s">
         <v>895</v>
       </c>
-      <c r="C804" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C804" s="5"/>
       <c r="D804" s="5"/>
       <c r="E804" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F804" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G804" s="6"/>
       <c r="H804" s="6">
-        <v>170</v>
+        <v>3</v>
       </c>
       <c r="I804" s="6">
-        <v>119</v>
+        <v>2.02</v>
       </c>
       <c r="J804" s="6">
-        <v>13</v>
+        <v>0.98</v>
       </c>
       <c r="K804" s="5"/>
       <c r="L804" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M804" s="7">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="N804" s="6">
-        <v>29920</v>
+        <v>525</v>
       </c>
       <c r="O804" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="805" spans="1:15">
       <c r="A805" s="5">
         <v>803</v>
       </c>
       <c r="B805" s="5" t="s">
         <v>896</v>
       </c>
-      <c r="C805" s="5"/>
+      <c r="C805" s="5" t="s">
+        <v>71</v>
+      </c>
       <c r="D805" s="5"/>
       <c r="E805" s="5" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="F805" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G805" s="6"/>
       <c r="H805" s="6">
-        <v>350</v>
+        <v>170</v>
       </c>
       <c r="I805" s="6">
-        <v>290.29</v>
+        <v>119</v>
       </c>
       <c r="J805" s="6">
-        <v>59.71</v>
+        <v>13</v>
       </c>
       <c r="K805" s="5"/>
       <c r="L805" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M805" s="7">
         <v>176</v>
       </c>
       <c r="N805" s="6">
-        <v>61600</v>
+        <v>29920</v>
       </c>
       <c r="O805" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="806" spans="1:15">
       <c r="A806" s="5">
         <v>804</v>
       </c>
       <c r="B806" s="5" t="s">
         <v>897</v>
       </c>
-      <c r="C806" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C806" s="5"/>
       <c r="D806" s="5"/>
       <c r="E806" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F806" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G806" s="6"/>
       <c r="H806" s="6">
-        <v>56</v>
+        <v>115</v>
       </c>
       <c r="I806" s="6">
-        <v>59</v>
+        <v>99.79</v>
       </c>
       <c r="J806" s="6">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="K806" s="5"/>
       <c r="L806" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M806" s="7">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="N806" s="6">
-        <v>10192</v>
+        <v>20585</v>
       </c>
       <c r="O806" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="807" spans="1:15">
       <c r="A807" s="5">
         <v>805</v>
       </c>
       <c r="B807" s="5" t="s">
         <v>898</v>
       </c>
       <c r="C807" s="5" t="s">
-        <v>34</v>
+        <v>850</v>
       </c>
       <c r="D807" s="5"/>
       <c r="E807" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F807" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G807" s="6"/>
       <c r="H807" s="6">
-        <v>6</v>
+        <v>56</v>
       </c>
       <c r="I807" s="6">
-        <v>6.4</v>
+        <v>59</v>
       </c>
       <c r="J807" s="6">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="K807" s="5"/>
       <c r="L807" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M807" s="7">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="N807" s="6">
-        <v>1116</v>
+        <v>10192</v>
       </c>
       <c r="O807" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="808" spans="1:15">
       <c r="A808" s="5">
         <v>806</v>
       </c>
       <c r="B808" s="5" t="s">
         <v>899</v>
       </c>
-      <c r="C808" s="5"/>
+      <c r="C808" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D808" s="5"/>
       <c r="E808" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F808" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G808" s="6"/>
       <c r="H808" s="6">
         <v>6</v>
       </c>
       <c r="I808" s="6">
-        <v>4.7</v>
+        <v>6.4</v>
       </c>
       <c r="J808" s="6">
-        <v>1.3</v>
+        <v>0.1</v>
       </c>
       <c r="K808" s="5"/>
       <c r="L808" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M808" s="7">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="N808" s="6">
-        <v>1134</v>
+        <v>1116</v>
       </c>
       <c r="O808" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="809" spans="1:15">
       <c r="A809" s="5">
         <v>807</v>
       </c>
       <c r="B809" s="5" t="s">
         <v>900</v>
       </c>
-      <c r="C809" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C809" s="5"/>
       <c r="D809" s="5"/>
       <c r="E809" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F809" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G809" s="6"/>
       <c r="H809" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I809" s="6">
-        <v>4.83</v>
+        <v>4.7</v>
       </c>
       <c r="J809" s="6">
-        <v>2.17</v>
+        <v>1.3</v>
       </c>
       <c r="K809" s="5"/>
       <c r="L809" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M809" s="7">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="N809" s="6">
-        <v>1344</v>
+        <v>1134</v>
       </c>
       <c r="O809" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="810" spans="1:15">
       <c r="A810" s="5">
         <v>808</v>
       </c>
       <c r="B810" s="5" t="s">
         <v>901</v>
       </c>
-      <c r="C810" s="5"/>
+      <c r="C810" s="5" t="s">
+        <v>52</v>
+      </c>
       <c r="D810" s="5"/>
       <c r="E810" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F810" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G810" s="6"/>
       <c r="H810" s="6">
-        <v>115</v>
+        <v>7</v>
       </c>
       <c r="I810" s="6">
-        <v>99.79</v>
+        <v>4.83</v>
       </c>
       <c r="J810" s="6">
-        <v>15.21</v>
+        <v>2.17</v>
       </c>
       <c r="K810" s="5"/>
       <c r="L810" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M810" s="7">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="N810" s="6">
-        <v>22425</v>
+        <v>1344</v>
       </c>
       <c r="O810" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="811" spans="1:15">
       <c r="A811" s="5">
         <v>809</v>
       </c>
       <c r="B811" s="5" t="s">
         <v>902</v>
       </c>
       <c r="C811" s="5"/>
       <c r="D811" s="5"/>
       <c r="E811" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F811" s="5" t="s">
         <v>78</v>
       </c>
       <c r="G811" s="6"/>
       <c r="H811" s="6">
         <v>8</v>
       </c>
       <c r="I811" s="6">
@@ -35988,5771 +36003,5966 @@
       </c>
       <c r="N817" s="6">
         <v>1400</v>
       </c>
       <c r="O817" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="818" spans="1:15">
       <c r="A818" s="5">
         <v>816</v>
       </c>
       <c r="B818" s="5" t="s">
         <v>909</v>
       </c>
       <c r="C818" s="5"/>
       <c r="D818" s="5"/>
       <c r="E818" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F818" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G818" s="6"/>
       <c r="H818" s="6">
-        <v>35</v>
+        <v>135</v>
       </c>
       <c r="I818" s="6">
-        <v>31.38</v>
+        <v>91.5</v>
       </c>
       <c r="J818" s="6">
-        <v>3.62</v>
+        <v>43.5</v>
       </c>
       <c r="K818" s="5"/>
       <c r="L818" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M818" s="7">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="N818" s="6">
-        <v>7175</v>
+        <v>27270</v>
       </c>
       <c r="O818" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="819" spans="1:15">
       <c r="A819" s="5">
         <v>817</v>
       </c>
       <c r="B819" s="5" t="s">
         <v>910</v>
       </c>
-      <c r="C819" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C819" s="5"/>
       <c r="D819" s="5"/>
       <c r="E819" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F819" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G819" s="6"/>
       <c r="H819" s="6">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="I819" s="6">
-        <v>6</v>
+        <v>31.38</v>
       </c>
       <c r="J819" s="6">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="K819" s="5"/>
       <c r="L819" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M819" s="7">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="N819" s="6">
-        <v>1640</v>
+        <v>7105</v>
       </c>
       <c r="O819" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="820" spans="1:15">
       <c r="A820" s="5">
         <v>818</v>
       </c>
       <c r="B820" s="5" t="s">
         <v>911</v>
       </c>
-      <c r="C820" s="5"/>
+      <c r="C820" s="5" t="s">
+        <v>576</v>
+      </c>
       <c r="D820" s="5"/>
       <c r="E820" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F820" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G820" s="6"/>
       <c r="H820" s="6">
+        <v>8</v>
+      </c>
+      <c r="I820" s="6">
         <v>6</v>
       </c>
-      <c r="I820" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="J820" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K820" s="5"/>
       <c r="L820" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M820" s="7">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="N820" s="6">
-        <v>1260</v>
+        <v>1640</v>
       </c>
       <c r="O820" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="821" spans="1:15">
       <c r="A821" s="5">
         <v>819</v>
       </c>
       <c r="B821" s="5" t="s">
         <v>912</v>
       </c>
-      <c r="C821" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C821" s="5"/>
       <c r="D821" s="5"/>
       <c r="E821" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F821" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G821" s="6"/>
       <c r="H821" s="6">
-        <v>7.5</v>
+        <v>6</v>
       </c>
       <c r="I821" s="6">
-        <v>5.41</v>
+        <v>4</v>
       </c>
       <c r="J821" s="6">
-        <v>1.59</v>
+        <v>2</v>
       </c>
       <c r="K821" s="5"/>
       <c r="L821" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M821" s="7">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N821" s="6">
-        <v>1597.5</v>
+        <v>1260</v>
       </c>
       <c r="O821" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="822" spans="1:15">
       <c r="A822" s="5">
         <v>820</v>
       </c>
       <c r="B822" s="5" t="s">
         <v>913</v>
       </c>
       <c r="C822" s="5" t="s">
-        <v>914</v>
+        <v>106</v>
       </c>
       <c r="D822" s="5"/>
       <c r="E822" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F822" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G822" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G822" s="6"/>
       <c r="H822" s="6">
-        <v>11</v>
+        <v>7.5</v>
       </c>
       <c r="I822" s="6">
-        <v>8.77</v>
+        <v>5.41</v>
       </c>
       <c r="J822" s="6">
-        <v>2.23</v>
+        <v>1.59</v>
       </c>
       <c r="K822" s="5"/>
       <c r="L822" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M822" s="7">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N822" s="6">
-        <v>2354</v>
+        <v>1597.5</v>
       </c>
       <c r="O822" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="823" spans="1:15">
       <c r="A823" s="5">
         <v>821</v>
       </c>
       <c r="B823" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="C823" s="5" t="s">
         <v>915</v>
       </c>
-      <c r="C823" s="5"/>
       <c r="D823" s="5"/>
       <c r="E823" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F823" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G823" s="6"/>
+      <c r="G823" s="6">
+        <v>10.5</v>
+      </c>
       <c r="H823" s="6">
-        <v>5.5</v>
+        <v>11</v>
       </c>
       <c r="I823" s="6">
-        <v>4.36</v>
+        <v>8.77</v>
       </c>
       <c r="J823" s="6">
-        <v>1.14</v>
+        <v>2.23</v>
       </c>
       <c r="K823" s="5"/>
       <c r="L823" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M823" s="7">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="N823" s="6">
-        <v>1188</v>
+        <v>2354</v>
       </c>
       <c r="O823" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="824" spans="1:15">
       <c r="A824" s="5">
         <v>822</v>
       </c>
       <c r="B824" s="5" t="s">
         <v>916</v>
       </c>
-      <c r="C824" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C824" s="5"/>
       <c r="D824" s="5"/>
       <c r="E824" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F824" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G824" s="6"/>
       <c r="H824" s="6">
-        <v>8</v>
+        <v>5.5</v>
       </c>
       <c r="I824" s="6">
-        <v>7.65</v>
+        <v>4.36</v>
       </c>
       <c r="J824" s="6">
-        <v>0.35</v>
+        <v>1.14</v>
       </c>
       <c r="K824" s="5"/>
       <c r="L824" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M824" s="7">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="N824" s="6">
-        <v>1744</v>
+        <v>1188</v>
       </c>
       <c r="O824" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="825" spans="1:15">
       <c r="A825" s="5">
         <v>823</v>
       </c>
       <c r="B825" s="5" t="s">
         <v>917</v>
       </c>
-      <c r="C825" s="5"/>
+      <c r="C825" s="5" t="s">
+        <v>796</v>
+      </c>
       <c r="D825" s="5"/>
       <c r="E825" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F825" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G825" s="6"/>
       <c r="H825" s="6">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="I825" s="6">
-        <v>25.32</v>
+        <v>7.65</v>
       </c>
       <c r="J825" s="6">
-        <v>4.68</v>
+        <v>0.35</v>
       </c>
       <c r="K825" s="5"/>
       <c r="L825" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M825" s="7">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="N825" s="6">
-        <v>6570</v>
+        <v>1744</v>
       </c>
       <c r="O825" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="826" spans="1:15">
       <c r="A826" s="5">
         <v>824</v>
       </c>
       <c r="B826" s="5" t="s">
         <v>918</v>
       </c>
-      <c r="C826" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C826" s="5"/>
       <c r="D826" s="5"/>
       <c r="E826" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F826" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G826" s="6"/>
       <c r="H826" s="6">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="I826" s="6">
-        <v>22</v>
+        <v>25.32</v>
       </c>
       <c r="J826" s="6">
-        <v>3</v>
+        <v>4.68</v>
       </c>
       <c r="K826" s="5"/>
       <c r="L826" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M826" s="7">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="N826" s="6">
-        <v>4884</v>
+        <v>6570</v>
       </c>
       <c r="O826" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="827" spans="1:15">
       <c r="A827" s="5">
         <v>825</v>
       </c>
       <c r="B827" s="5" t="s">
         <v>919</v>
       </c>
-      <c r="C827" s="5"/>
+      <c r="C827" s="5" t="s">
+        <v>52</v>
+      </c>
       <c r="D827" s="5"/>
       <c r="E827" s="5" t="s">
-        <v>289</v>
+        <v>17</v>
       </c>
       <c r="F827" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G827" s="6"/>
       <c r="H827" s="6">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="I827" s="6">
-        <v>14.9</v>
+        <v>22</v>
       </c>
       <c r="J827" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K827" s="5"/>
       <c r="L827" s="5" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="M827" s="7">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="N827" s="6">
-        <v>3150</v>
+        <v>4884</v>
       </c>
       <c r="O827" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="828" spans="1:15">
       <c r="A828" s="5">
         <v>826</v>
       </c>
       <c r="B828" s="5" t="s">
         <v>920</v>
       </c>
-      <c r="C828" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C828" s="5"/>
       <c r="D828" s="5"/>
       <c r="E828" s="5" t="s">
-        <v>17</v>
+        <v>289</v>
       </c>
       <c r="F828" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G828" s="6"/>
       <c r="H828" s="6">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="I828" s="6">
-        <v>2.3</v>
+        <v>14.9</v>
       </c>
       <c r="J828" s="6">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="K828" s="5"/>
       <c r="L828" s="5" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="M828" s="7">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="N828" s="6">
-        <v>678</v>
+        <v>3150</v>
       </c>
       <c r="O828" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="829" spans="1:15">
       <c r="A829" s="5">
         <v>827</v>
       </c>
       <c r="B829" s="5" t="s">
         <v>921</v>
       </c>
       <c r="C829" s="5" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D829" s="5"/>
       <c r="E829" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F829" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G829" s="6"/>
       <c r="H829" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I829" s="6">
-        <v>6.11</v>
+        <v>2.3</v>
       </c>
       <c r="J829" s="6">
-        <v>0.89</v>
+        <v>0.7</v>
       </c>
       <c r="K829" s="5"/>
       <c r="L829" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M829" s="7">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="N829" s="6">
-        <v>1610</v>
+        <v>678</v>
       </c>
       <c r="O829" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="830" spans="1:15">
       <c r="A830" s="5">
         <v>828</v>
       </c>
       <c r="B830" s="5" t="s">
         <v>922</v>
       </c>
-      <c r="C830" s="5"/>
+      <c r="C830" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D830" s="5"/>
       <c r="E830" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F830" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G830" s="6"/>
       <c r="H830" s="6">
-        <v>18.5</v>
+        <v>7</v>
       </c>
       <c r="I830" s="6">
-        <v>2.5</v>
+        <v>6.11</v>
       </c>
       <c r="J830" s="6">
-        <v>11.5</v>
+        <v>1.39</v>
       </c>
       <c r="K830" s="5"/>
       <c r="L830" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M830" s="7">
         <v>230</v>
       </c>
       <c r="N830" s="6">
-        <v>4255</v>
+        <v>1610</v>
       </c>
       <c r="O830" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="831" spans="1:15">
       <c r="A831" s="5">
         <v>829</v>
       </c>
       <c r="B831" s="5" t="s">
         <v>923</v>
       </c>
       <c r="C831" s="5"/>
       <c r="D831" s="5"/>
       <c r="E831" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F831" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G831" s="6"/>
       <c r="H831" s="6">
-        <v>8.5</v>
+        <v>18.5</v>
       </c>
       <c r="I831" s="6">
         <v>2.5</v>
       </c>
       <c r="J831" s="6">
-        <v>6</v>
+        <v>11.5</v>
       </c>
       <c r="K831" s="5"/>
       <c r="L831" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M831" s="7">
         <v>230</v>
       </c>
       <c r="N831" s="6">
-        <v>1955</v>
+        <v>4255</v>
       </c>
       <c r="O831" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="832" spans="1:15">
       <c r="A832" s="5">
         <v>830</v>
       </c>
       <c r="B832" s="5" t="s">
         <v>924</v>
       </c>
-      <c r="C832" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C832" s="5"/>
       <c r="D832" s="5"/>
       <c r="E832" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F832" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G832" s="6"/>
       <c r="H832" s="6">
-        <v>5.5</v>
+        <v>8.5</v>
       </c>
       <c r="I832" s="6">
-        <v>4.88</v>
+        <v>2.5</v>
       </c>
       <c r="J832" s="6">
-        <v>0.62</v>
+        <v>6</v>
       </c>
       <c r="K832" s="5"/>
       <c r="L832" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M832" s="7">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="N832" s="6">
-        <v>1270.5</v>
+        <v>1955</v>
       </c>
       <c r="O832" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="833" spans="1:15">
       <c r="A833" s="5">
         <v>831</v>
       </c>
       <c r="B833" s="5" t="s">
         <v>925</v>
       </c>
-      <c r="C833" s="5"/>
+      <c r="C833" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="D833" s="5"/>
       <c r="E833" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F833" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G833" s="6"/>
       <c r="H833" s="6">
-        <v>96</v>
+        <v>5.5</v>
       </c>
       <c r="I833" s="6">
-        <v>81.25</v>
+        <v>4.88</v>
       </c>
       <c r="J833" s="6">
-        <v>14.75</v>
+        <v>0.62</v>
       </c>
       <c r="K833" s="5"/>
       <c r="L833" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M833" s="7">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="N833" s="6">
-        <v>22560</v>
+        <v>1270.5</v>
       </c>
       <c r="O833" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="834" spans="1:15">
       <c r="A834" s="5">
         <v>832</v>
       </c>
       <c r="B834" s="5" t="s">
         <v>926</v>
       </c>
       <c r="C834" s="5"/>
       <c r="D834" s="5"/>
       <c r="E834" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F834" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G834" s="6"/>
       <c r="H834" s="6">
-        <v>2.5</v>
+        <v>96</v>
       </c>
       <c r="I834" s="6">
-        <v>2.32</v>
+        <v>81.25</v>
       </c>
       <c r="J834" s="6">
-        <v>0.18</v>
+        <v>14.75</v>
       </c>
       <c r="K834" s="5"/>
       <c r="L834" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M834" s="7">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="N834" s="6">
-        <v>592.5</v>
+        <v>22560</v>
       </c>
       <c r="O834" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="835" spans="1:15">
       <c r="A835" s="5">
         <v>833</v>
       </c>
       <c r="B835" s="5" t="s">
         <v>927</v>
       </c>
       <c r="C835" s="5"/>
       <c r="D835" s="5"/>
       <c r="E835" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F835" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G835" s="6"/>
       <c r="H835" s="6">
-        <v>11</v>
+        <v>2.5</v>
       </c>
       <c r="I835" s="6">
-        <v>9.5</v>
+        <v>2.32</v>
       </c>
       <c r="J835" s="6">
-        <v>1.5</v>
+        <v>0.68</v>
       </c>
       <c r="K835" s="5"/>
       <c r="L835" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M835" s="7">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="N835" s="6">
-        <v>2640</v>
+        <v>592.5</v>
       </c>
       <c r="O835" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="836" spans="1:15">
       <c r="A836" s="5">
         <v>834</v>
       </c>
       <c r="B836" s="5" t="s">
         <v>928</v>
       </c>
       <c r="C836" s="5"/>
       <c r="D836" s="5"/>
       <c r="E836" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F836" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G836" s="6"/>
       <c r="H836" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="I836" s="6">
-        <v>1.65</v>
+        <v>9.5</v>
       </c>
       <c r="J836" s="6">
-        <v>1.35</v>
+        <v>1.5</v>
       </c>
       <c r="K836" s="5"/>
       <c r="L836" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M836" s="7">
         <v>240</v>
       </c>
       <c r="N836" s="6">
-        <v>720</v>
+        <v>2640</v>
       </c>
       <c r="O836" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="837" spans="1:15">
       <c r="A837" s="5">
         <v>835</v>
       </c>
       <c r="B837" s="5" t="s">
         <v>929</v>
       </c>
       <c r="C837" s="5"/>
       <c r="D837" s="5"/>
       <c r="E837" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F837" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G837" s="6"/>
       <c r="H837" s="6">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="I837" s="6">
-        <v>18.8</v>
+        <v>1.65</v>
       </c>
       <c r="J837" s="6">
-        <v>1.2</v>
+        <v>1.35</v>
       </c>
       <c r="K837" s="5"/>
       <c r="L837" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M837" s="7">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="N837" s="6">
-        <v>4820</v>
+        <v>720</v>
       </c>
       <c r="O837" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="838" spans="1:15">
       <c r="A838" s="5">
         <v>836</v>
       </c>
       <c r="B838" s="5" t="s">
         <v>930</v>
       </c>
       <c r="C838" s="5"/>
       <c r="D838" s="5"/>
       <c r="E838" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F838" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G838" s="6"/>
       <c r="H838" s="6">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="I838" s="6">
-        <v>2.75</v>
+        <v>18.8</v>
       </c>
       <c r="J838" s="6">
-        <v>1.25</v>
+        <v>1.2</v>
       </c>
       <c r="K838" s="5"/>
       <c r="L838" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M838" s="7">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="N838" s="6">
-        <v>972</v>
+        <v>4820</v>
       </c>
       <c r="O838" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="839" spans="1:15">
       <c r="A839" s="5">
         <v>837</v>
       </c>
       <c r="B839" s="5" t="s">
         <v>931</v>
       </c>
-      <c r="C839" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C839" s="5"/>
       <c r="D839" s="5"/>
       <c r="E839" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F839" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G839" s="6"/>
       <c r="H839" s="6">
-        <v>1.5</v>
+        <v>4</v>
       </c>
       <c r="I839" s="6">
-        <v>1.13</v>
+        <v>2.75</v>
       </c>
       <c r="J839" s="6">
-        <v>1.37</v>
+        <v>1.25</v>
       </c>
       <c r="K839" s="5"/>
       <c r="L839" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M839" s="7">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="N839" s="6">
-        <v>369</v>
+        <v>972</v>
       </c>
       <c r="O839" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="840" spans="1:15">
       <c r="A840" s="5">
         <v>838</v>
       </c>
       <c r="B840" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="C840" s="5" t="s">
         <v>933</v>
       </c>
-      <c r="C840" s="5"/>
       <c r="D840" s="5"/>
       <c r="E840" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F840" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G840" s="6"/>
       <c r="H840" s="6">
-        <v>480</v>
+        <v>1.5</v>
       </c>
       <c r="I840" s="6">
-        <v>420</v>
+        <v>1.13</v>
       </c>
       <c r="J840" s="6">
-        <v>30</v>
+        <v>1.37</v>
       </c>
       <c r="K840" s="5"/>
       <c r="L840" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M840" s="7">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="N840" s="6">
-        <v>119040</v>
+        <v>369</v>
       </c>
       <c r="O840" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="841" spans="1:15">
       <c r="A841" s="5">
         <v>839</v>
       </c>
       <c r="B841" s="5" t="s">
         <v>934</v>
       </c>
       <c r="C841" s="5"/>
       <c r="D841" s="5"/>
       <c r="E841" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F841" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G841" s="6"/>
       <c r="H841" s="6">
-        <v>3.5</v>
+        <v>6</v>
       </c>
       <c r="I841" s="6">
-        <v>2.1</v>
+        <v>4.06</v>
       </c>
       <c r="J841" s="6">
-        <v>1.4</v>
+        <v>1.94</v>
       </c>
       <c r="K841" s="5"/>
       <c r="L841" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M841" s="7">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="N841" s="6">
-        <v>892.5</v>
+        <v>1476</v>
       </c>
       <c r="O841" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="842" spans="1:15">
       <c r="A842" s="5">
         <v>840</v>
       </c>
       <c r="B842" s="5" t="s">
         <v>935</v>
       </c>
-      <c r="C842" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C842" s="5"/>
       <c r="D842" s="5"/>
       <c r="E842" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F842" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G842" s="6"/>
       <c r="H842" s="6">
-        <v>14</v>
+        <v>480</v>
       </c>
       <c r="I842" s="6">
-        <v>13.27</v>
+        <v>420</v>
       </c>
       <c r="J842" s="6">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="K842" s="5"/>
       <c r="L842" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M842" s="7">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="N842" s="6">
-        <v>3598</v>
+        <v>119040</v>
       </c>
       <c r="O842" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="843" spans="1:15">
       <c r="A843" s="5">
         <v>841</v>
       </c>
       <c r="B843" s="5" t="s">
         <v>936</v>
       </c>
-      <c r="C843" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C843" s="5"/>
       <c r="D843" s="5"/>
       <c r="E843" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F843" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G843" s="6"/>
       <c r="H843" s="6">
-        <v>13.5</v>
+        <v>6</v>
       </c>
       <c r="I843" s="6">
-        <v>15.68</v>
+        <v>4.06</v>
       </c>
       <c r="J843" s="6">
-        <v>0</v>
+        <v>1.94</v>
       </c>
       <c r="K843" s="5"/>
       <c r="L843" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M843" s="7">
-        <v>259</v>
+        <v>248</v>
       </c>
       <c r="N843" s="6">
-        <v>3496.5</v>
+        <v>1488</v>
       </c>
       <c r="O843" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="844" spans="1:15">
       <c r="A844" s="5">
         <v>842</v>
       </c>
       <c r="B844" s="5" t="s">
         <v>937</v>
       </c>
       <c r="C844" s="5"/>
       <c r="D844" s="5"/>
       <c r="E844" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F844" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G844" s="6"/>
       <c r="H844" s="6">
-        <v>6.5</v>
+        <v>3.5</v>
       </c>
       <c r="I844" s="6">
-        <v>4</v>
+        <v>2.1</v>
       </c>
       <c r="J844" s="6">
-        <v>2.5</v>
+        <v>1.4</v>
       </c>
       <c r="K844" s="5"/>
       <c r="L844" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M844" s="7">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="N844" s="6">
-        <v>1696.5</v>
+        <v>892.5</v>
       </c>
       <c r="O844" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="845" spans="1:15">
       <c r="A845" s="5">
         <v>843</v>
       </c>
       <c r="B845" s="5" t="s">
         <v>938</v>
       </c>
       <c r="C845" s="5" t="s">
-        <v>316</v>
+        <v>351</v>
       </c>
       <c r="D845" s="5"/>
       <c r="E845" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F845" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G845" s="6"/>
       <c r="H845" s="6">
-        <v>150</v>
+        <v>14</v>
       </c>
       <c r="I845" s="6">
-        <v>110</v>
+        <v>13.27</v>
       </c>
       <c r="J845" s="6">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="K845" s="5"/>
       <c r="L845" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M845" s="7">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="N845" s="6">
-        <v>39450</v>
+        <v>3598</v>
       </c>
       <c r="O845" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="846" spans="1:15">
       <c r="A846" s="5">
         <v>844</v>
       </c>
       <c r="B846" s="5" t="s">
         <v>939</v>
       </c>
       <c r="C846" s="5" t="s">
-        <v>34</v>
+        <v>145</v>
       </c>
       <c r="D846" s="5"/>
       <c r="E846" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F846" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G846" s="6"/>
       <c r="H846" s="6">
-        <v>15</v>
+        <v>13.5</v>
       </c>
       <c r="I846" s="6">
-        <v>14.73</v>
+        <v>15.68</v>
       </c>
       <c r="J846" s="6">
-        <v>0.27</v>
+        <v>0</v>
       </c>
       <c r="K846" s="5"/>
       <c r="L846" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M846" s="7">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="N846" s="6">
-        <v>3945</v>
+        <v>3496.5</v>
       </c>
       <c r="O846" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="847" spans="1:15">
       <c r="A847" s="5">
         <v>845</v>
       </c>
       <c r="B847" s="5" t="s">
         <v>940</v>
       </c>
-      <c r="C847" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C847" s="5"/>
       <c r="D847" s="5"/>
       <c r="E847" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F847" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G847" s="6"/>
       <c r="H847" s="6">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="I847" s="6">
-        <v>10.44</v>
+        <v>7.8</v>
       </c>
       <c r="J847" s="6">
-        <v>2.56</v>
+        <v>4.2</v>
       </c>
       <c r="K847" s="5"/>
       <c r="L847" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M847" s="7">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="N847" s="6">
-        <v>3752</v>
+        <v>5200</v>
       </c>
       <c r="O847" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="848" spans="1:15">
       <c r="A848" s="5">
         <v>846</v>
       </c>
       <c r="B848" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C848" s="5"/>
       <c r="D848" s="5"/>
       <c r="E848" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F848" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G848" s="6"/>
       <c r="H848" s="6">
-        <v>20</v>
+        <v>6.5</v>
       </c>
       <c r="I848" s="6">
-        <v>7.8</v>
+        <v>4</v>
       </c>
       <c r="J848" s="6">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="K848" s="5"/>
       <c r="L848" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M848" s="7">
-        <v>276</v>
+        <v>261</v>
       </c>
       <c r="N848" s="6">
-        <v>5520</v>
+        <v>1696.5</v>
       </c>
       <c r="O848" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="849" spans="1:15">
       <c r="A849" s="5">
         <v>847</v>
       </c>
       <c r="B849" s="5" t="s">
         <v>942</v>
       </c>
-      <c r="C849" s="5"/>
+      <c r="C849" s="5" t="s">
+        <v>316</v>
+      </c>
       <c r="D849" s="5"/>
       <c r="E849" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F849" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G849" s="6"/>
       <c r="H849" s="6">
-        <v>65</v>
+        <v>150</v>
       </c>
       <c r="I849" s="6">
-        <v>5</v>
+        <v>110</v>
       </c>
       <c r="J849" s="6">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="K849" s="5"/>
       <c r="L849" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M849" s="7">
-        <v>280</v>
+        <v>263</v>
       </c>
       <c r="N849" s="6">
-        <v>18200</v>
+        <v>39450</v>
       </c>
       <c r="O849" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="850" spans="1:15">
       <c r="A850" s="5">
         <v>848</v>
       </c>
       <c r="B850" s="5" t="s">
         <v>943</v>
       </c>
       <c r="C850" s="5" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="D850" s="5"/>
       <c r="E850" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F850" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G850" s="6"/>
       <c r="H850" s="6">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I850" s="6">
-        <v>12.22</v>
+        <v>14.73</v>
       </c>
       <c r="J850" s="6">
-        <v>4.78</v>
+        <v>0.27</v>
       </c>
       <c r="K850" s="5"/>
       <c r="L850" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M850" s="7">
-        <v>287</v>
+        <v>263</v>
       </c>
       <c r="N850" s="6">
-        <v>4879</v>
+        <v>3945</v>
       </c>
       <c r="O850" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="851" spans="1:15">
       <c r="A851" s="5">
         <v>849</v>
       </c>
       <c r="B851" s="5" t="s">
         <v>944</v>
       </c>
       <c r="C851" s="5" t="s">
-        <v>126</v>
+        <v>76</v>
       </c>
       <c r="D851" s="5"/>
       <c r="E851" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F851" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G851" s="6"/>
       <c r="H851" s="6">
-        <v>3.5</v>
+        <v>14</v>
       </c>
       <c r="I851" s="6">
-        <v>2.08</v>
+        <v>10.44</v>
       </c>
       <c r="J851" s="6">
-        <v>1.42</v>
+        <v>2.56</v>
       </c>
       <c r="K851" s="5"/>
       <c r="L851" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M851" s="7">
-        <v>288</v>
+        <v>268</v>
       </c>
       <c r="N851" s="6">
-        <v>1008</v>
+        <v>3752</v>
       </c>
       <c r="O851" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="852" spans="1:15">
       <c r="A852" s="5">
         <v>850</v>
       </c>
       <c r="B852" s="5" t="s">
         <v>945</v>
       </c>
-      <c r="C852" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C852" s="5"/>
       <c r="D852" s="5"/>
       <c r="E852" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F852" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G852" s="6"/>
       <c r="H852" s="6">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="I852" s="6">
-        <v>41.15</v>
+        <v>5</v>
       </c>
       <c r="J852" s="6">
-        <v>10.85</v>
+        <v>59</v>
       </c>
       <c r="K852" s="5"/>
       <c r="L852" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M852" s="7">
-        <v>297</v>
+        <v>280</v>
       </c>
       <c r="N852" s="6">
-        <v>16335</v>
+        <v>18200</v>
       </c>
       <c r="O852" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="853" spans="1:15">
       <c r="A853" s="5">
         <v>851</v>
       </c>
       <c r="B853" s="5" t="s">
         <v>946</v>
       </c>
-      <c r="C853" s="5"/>
+      <c r="C853" s="5" t="s">
+        <v>71</v>
+      </c>
       <c r="D853" s="5"/>
       <c r="E853" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F853" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G853" s="6"/>
       <c r="H853" s="6">
-        <v>5</v>
+        <v>55</v>
       </c>
       <c r="I853" s="6">
-        <v>4.5</v>
+        <v>41.15</v>
       </c>
       <c r="J853" s="6">
-        <v>1</v>
+        <v>8.85</v>
       </c>
       <c r="K853" s="5"/>
       <c r="L853" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M853" s="7">
-        <v>300</v>
+        <v>281</v>
       </c>
       <c r="N853" s="6">
-        <v>1500</v>
+        <v>15455</v>
       </c>
       <c r="O853" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="854" spans="1:15">
       <c r="A854" s="5">
         <v>852</v>
       </c>
       <c r="B854" s="5" t="s">
         <v>947</v>
       </c>
-      <c r="C854" s="5"/>
+      <c r="C854" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="D854" s="5"/>
       <c r="E854" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F854" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G854" s="6"/>
       <c r="H854" s="6">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="I854" s="6">
-        <v>2.5</v>
+        <v>12.22</v>
       </c>
       <c r="J854" s="6">
-        <v>1.5</v>
+        <v>4.78</v>
       </c>
       <c r="K854" s="5"/>
       <c r="L854" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M854" s="7">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="N854" s="6">
-        <v>1200</v>
+        <v>4879</v>
       </c>
       <c r="O854" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="855" spans="1:15">
       <c r="A855" s="5">
         <v>853</v>
       </c>
       <c r="B855" s="5" t="s">
         <v>948</v>
       </c>
-      <c r="C855" s="5"/>
+      <c r="C855" s="5" t="s">
+        <v>126</v>
+      </c>
       <c r="D855" s="5"/>
       <c r="E855" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F855" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G855" s="6"/>
       <c r="H855" s="6">
-        <v>21</v>
+        <v>3.5</v>
       </c>
       <c r="I855" s="6">
-        <v>17.39</v>
+        <v>2.08</v>
       </c>
       <c r="J855" s="6">
-        <v>1.61</v>
+        <v>1.42</v>
       </c>
       <c r="K855" s="5"/>
       <c r="L855" s="5" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="M855" s="7">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="N855" s="6">
-        <v>6363</v>
+        <v>1008</v>
       </c>
       <c r="O855" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="856" spans="1:15">
       <c r="A856" s="5">
         <v>854</v>
       </c>
       <c r="B856" s="5" t="s">
         <v>949</v>
       </c>
       <c r="C856" s="5"/>
       <c r="D856" s="5"/>
       <c r="E856" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F856" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G856" s="6"/>
       <c r="H856" s="6">
+        <v>5</v>
+      </c>
+      <c r="I856" s="6">
         <v>4.5</v>
       </c>
-      <c r="I856" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="J856" s="6">
-        <v>1.3</v>
+        <v>1</v>
       </c>
       <c r="K856" s="5"/>
       <c r="L856" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M856" s="7">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="N856" s="6">
-        <v>1381.5</v>
+        <v>1500</v>
       </c>
       <c r="O856" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="857" spans="1:15">
       <c r="A857" s="5">
         <v>855</v>
       </c>
       <c r="B857" s="5" t="s">
         <v>950</v>
       </c>
       <c r="C857" s="5"/>
       <c r="D857" s="5"/>
       <c r="E857" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F857" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G857" s="6"/>
       <c r="H857" s="6">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="I857" s="6">
-        <v>48</v>
+        <v>2.5</v>
       </c>
       <c r="J857" s="6">
-        <v>25</v>
+        <v>1.5</v>
       </c>
       <c r="K857" s="5"/>
       <c r="L857" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M857" s="7">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="N857" s="6">
-        <v>22630</v>
+        <v>1200</v>
       </c>
       <c r="O857" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="858" spans="1:15">
       <c r="A858" s="5">
         <v>856</v>
       </c>
       <c r="B858" s="5" t="s">
         <v>951</v>
       </c>
       <c r="C858" s="5"/>
       <c r="D858" s="5"/>
       <c r="E858" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F858" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G858" s="6"/>
       <c r="H858" s="6">
-        <v>32.5</v>
+        <v>21</v>
       </c>
       <c r="I858" s="6">
-        <v>32</v>
+        <v>17.39</v>
       </c>
       <c r="J858" s="6">
-        <v>0.5</v>
+        <v>1.61</v>
       </c>
       <c r="K858" s="5"/>
       <c r="L858" s="5" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="M858" s="7">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="N858" s="6">
-        <v>10107.5</v>
+        <v>6363</v>
       </c>
       <c r="O858" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="859" spans="1:15">
       <c r="A859" s="5">
         <v>857</v>
       </c>
       <c r="B859" s="5" t="s">
         <v>952</v>
       </c>
-      <c r="C859" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C859" s="5"/>
       <c r="D859" s="5"/>
       <c r="E859" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F859" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G859" s="6"/>
       <c r="H859" s="6">
-        <v>3.5</v>
+        <v>4.5</v>
       </c>
       <c r="I859" s="6">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="J859" s="6">
-        <v>0.4</v>
+        <v>1.3</v>
       </c>
       <c r="K859" s="5"/>
       <c r="L859" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M859" s="7">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="N859" s="6">
-        <v>1109.5</v>
+        <v>1381.5</v>
       </c>
       <c r="O859" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="860" spans="1:15">
       <c r="A860" s="5">
         <v>858</v>
       </c>
       <c r="B860" s="5" t="s">
         <v>953</v>
       </c>
-      <c r="C860" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C860" s="5"/>
       <c r="D860" s="5"/>
       <c r="E860" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F860" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G860" s="6"/>
       <c r="H860" s="6">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="I860" s="6">
-        <v>8.5</v>
+        <v>48</v>
       </c>
       <c r="J860" s="6">
-        <v>9.5</v>
+        <v>25</v>
       </c>
       <c r="K860" s="5"/>
       <c r="L860" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M860" s="7">
-        <v>325</v>
+        <v>310</v>
       </c>
       <c r="N860" s="6">
-        <v>4875</v>
+        <v>22630</v>
       </c>
       <c r="O860" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="861" spans="1:15">
       <c r="A861" s="5">
         <v>859</v>
       </c>
       <c r="B861" s="5" t="s">
         <v>954</v>
       </c>
-      <c r="C861" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C861" s="5"/>
       <c r="D861" s="5"/>
       <c r="E861" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F861" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G861" s="6"/>
       <c r="H861" s="6">
-        <v>8.5</v>
+        <v>32.5</v>
       </c>
       <c r="I861" s="6">
-        <v>9.2</v>
+        <v>32</v>
       </c>
       <c r="J861" s="6">
-        <v>1.8</v>
+        <v>0.5</v>
       </c>
       <c r="K861" s="5"/>
       <c r="L861" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M861" s="7">
-        <v>325</v>
+        <v>311</v>
       </c>
       <c r="N861" s="6">
-        <v>2762.5</v>
+        <v>10107.5</v>
       </c>
       <c r="O861" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="862" spans="1:15">
       <c r="A862" s="5">
         <v>860</v>
       </c>
       <c r="B862" s="5" t="s">
         <v>955</v>
       </c>
-      <c r="C862" s="5"/>
+      <c r="C862" s="5" t="s">
+        <v>425</v>
+      </c>
       <c r="D862" s="5"/>
       <c r="E862" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F862" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G862" s="6"/>
       <c r="H862" s="6">
-        <v>13</v>
+        <v>3.5</v>
       </c>
       <c r="I862" s="6">
-        <v>11</v>
+        <v>3.1</v>
       </c>
       <c r="J862" s="6">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="K862" s="5"/>
       <c r="L862" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M862" s="7">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="N862" s="6">
-        <v>4238</v>
+        <v>1109.5</v>
       </c>
       <c r="O862" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="863" spans="1:15">
       <c r="A863" s="5">
         <v>861</v>
       </c>
       <c r="B863" s="5" t="s">
         <v>956</v>
       </c>
-      <c r="C863" s="5"/>
+      <c r="C863" s="5" t="s">
+        <v>176</v>
+      </c>
       <c r="D863" s="5"/>
       <c r="E863" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F863" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G863" s="6"/>
       <c r="H863" s="6">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="I863" s="6">
-        <v>3.1</v>
+        <v>8.5</v>
       </c>
       <c r="J863" s="6">
-        <v>1.9</v>
+        <v>7.5</v>
       </c>
       <c r="K863" s="5"/>
       <c r="L863" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M863" s="7">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="N863" s="6">
-        <v>1660</v>
+        <v>4875</v>
       </c>
       <c r="O863" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="864" spans="1:15">
       <c r="A864" s="5">
         <v>862</v>
       </c>
       <c r="B864" s="5" t="s">
         <v>957</v>
       </c>
       <c r="C864" s="5" t="s">
-        <v>106</v>
+        <v>235</v>
       </c>
       <c r="D864" s="5"/>
       <c r="E864" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F864" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G864" s="6"/>
       <c r="H864" s="6">
-        <v>9.5</v>
+        <v>8.5</v>
       </c>
       <c r="I864" s="6">
-        <v>7</v>
+        <v>9.2</v>
       </c>
       <c r="J864" s="6">
-        <v>2.5</v>
+        <v>1.8</v>
       </c>
       <c r="K864" s="5"/>
       <c r="L864" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M864" s="7">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="N864" s="6">
-        <v>3258.5</v>
+        <v>2762.5</v>
       </c>
       <c r="O864" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="865" spans="1:15">
       <c r="A865" s="5">
         <v>863</v>
       </c>
       <c r="B865" s="5" t="s">
         <v>958</v>
       </c>
       <c r="C865" s="5"/>
       <c r="D865" s="5"/>
       <c r="E865" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F865" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G865" s="6"/>
       <c r="H865" s="6">
+        <v>13</v>
+      </c>
+      <c r="I865" s="6">
+        <v>11</v>
+      </c>
+      <c r="J865" s="6">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.62</v>
       </c>
       <c r="K865" s="5"/>
       <c r="L865" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M865" s="7">
-        <v>358</v>
+        <v>326</v>
       </c>
       <c r="N865" s="6">
-        <v>716</v>
+        <v>4238</v>
       </c>
       <c r="O865" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="866" spans="1:15">
       <c r="A866" s="5">
         <v>864</v>
       </c>
       <c r="B866" s="5" t="s">
         <v>959</v>
       </c>
-      <c r="C866" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C866" s="5"/>
       <c r="D866" s="5"/>
       <c r="E866" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F866" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G866" s="6"/>
       <c r="H866" s="6">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="I866" s="6">
-        <v>9.62</v>
+        <v>3.1</v>
       </c>
       <c r="J866" s="6">
-        <v>4.38</v>
+        <v>1.9</v>
       </c>
       <c r="K866" s="5"/>
       <c r="L866" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M866" s="7">
-        <v>363</v>
+        <v>332</v>
       </c>
       <c r="N866" s="6">
-        <v>5082</v>
+        <v>1660</v>
       </c>
       <c r="O866" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="867" spans="1:15">
       <c r="A867" s="5">
         <v>865</v>
       </c>
       <c r="B867" s="5" t="s">
         <v>960</v>
       </c>
       <c r="C867" s="5" t="s">
-        <v>362</v>
+        <v>106</v>
       </c>
       <c r="D867" s="5"/>
       <c r="E867" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F867" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G867" s="6"/>
       <c r="H867" s="6">
-        <v>12</v>
+        <v>9.5</v>
       </c>
       <c r="I867" s="6">
-        <v>10.5</v>
+        <v>7</v>
       </c>
       <c r="J867" s="6">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="K867" s="5"/>
       <c r="L867" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M867" s="7">
-        <v>368</v>
+        <v>343</v>
       </c>
       <c r="N867" s="6">
-        <v>4416</v>
+        <v>3258.5</v>
       </c>
       <c r="O867" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="868" spans="1:15">
       <c r="A868" s="5">
         <v>866</v>
       </c>
       <c r="B868" s="5" t="s">
         <v>961</v>
       </c>
-      <c r="C868" s="5"/>
+      <c r="C868" s="5" t="s">
+        <v>362</v>
+      </c>
       <c r="D868" s="5"/>
       <c r="E868" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F868" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G868" s="6"/>
       <c r="H868" s="6">
-        <v>5.5</v>
+        <v>12</v>
       </c>
       <c r="I868" s="6">
-        <v>4.5</v>
+        <v>10.5</v>
       </c>
       <c r="J868" s="6">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="K868" s="5"/>
       <c r="L868" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M868" s="7">
-        <v>378</v>
+        <v>358</v>
       </c>
       <c r="N868" s="6">
-        <v>2079</v>
+        <v>4296</v>
       </c>
       <c r="O868" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="869" spans="1:15">
       <c r="A869" s="5">
         <v>867</v>
       </c>
       <c r="B869" s="5" t="s">
         <v>962</v>
       </c>
       <c r="C869" s="5"/>
       <c r="D869" s="5"/>
       <c r="E869" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F869" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G869" s="6"/>
       <c r="H869" s="6">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="I869" s="6">
-        <v>70</v>
+        <v>1.38</v>
       </c>
       <c r="J869" s="6">
-        <v>15</v>
+        <v>0.62</v>
       </c>
       <c r="K869" s="5"/>
       <c r="L869" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M869" s="7">
-        <v>387</v>
+        <v>358</v>
       </c>
       <c r="N869" s="6">
-        <v>32895</v>
+        <v>716</v>
       </c>
       <c r="O869" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="870" spans="1:15">
       <c r="A870" s="5">
         <v>868</v>
       </c>
       <c r="B870" s="5" t="s">
         <v>963</v>
       </c>
       <c r="C870" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D870" s="5"/>
       <c r="E870" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F870" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G870" s="6"/>
       <c r="H870" s="6">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="I870" s="6">
-        <v>6</v>
+        <v>9.62</v>
       </c>
       <c r="J870" s="6">
-        <v>2</v>
+        <v>4.38</v>
       </c>
       <c r="K870" s="5"/>
       <c r="L870" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M870" s="7">
-        <v>394</v>
+        <v>363</v>
       </c>
       <c r="N870" s="6">
-        <v>3152</v>
+        <v>5082</v>
       </c>
       <c r="O870" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="871" spans="1:15">
       <c r="A871" s="5">
         <v>869</v>
       </c>
       <c r="B871" s="5" t="s">
         <v>964</v>
       </c>
       <c r="C871" s="5"/>
       <c r="D871" s="5"/>
       <c r="E871" s="5" t="s">
-        <v>17</v>
+        <v>289</v>
       </c>
       <c r="F871" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G871" s="6"/>
       <c r="H871" s="6">
-        <v>18.5</v>
+        <v>330</v>
       </c>
       <c r="I871" s="6">
-        <v>17.46</v>
+        <v>310</v>
       </c>
       <c r="J871" s="6">
-        <v>1.04</v>
+        <v>10</v>
       </c>
       <c r="K871" s="5"/>
       <c r="L871" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M871" s="7">
-        <v>400</v>
+        <v>364</v>
       </c>
       <c r="N871" s="6">
-        <v>7400</v>
+        <v>120120</v>
       </c>
       <c r="O871" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="872" spans="1:15">
       <c r="A872" s="5">
         <v>870</v>
       </c>
       <c r="B872" s="5" t="s">
         <v>965</v>
       </c>
-      <c r="C872" s="5"/>
+      <c r="C872" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="D872" s="5"/>
       <c r="E872" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F872" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G872" s="6"/>
       <c r="H872" s="6">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="I872" s="6">
-        <v>9.03</v>
+        <v>6</v>
       </c>
       <c r="J872" s="6">
-        <v>2.97</v>
+        <v>1</v>
       </c>
       <c r="K872" s="5"/>
       <c r="L872" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M872" s="7">
-        <v>403</v>
+        <v>374</v>
       </c>
       <c r="N872" s="6">
-        <v>4836</v>
+        <v>2992</v>
       </c>
       <c r="O872" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="873" spans="1:15">
       <c r="A873" s="5">
         <v>871</v>
       </c>
       <c r="B873" s="5" t="s">
         <v>966</v>
       </c>
       <c r="C873" s="5"/>
       <c r="D873" s="5"/>
       <c r="E873" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F873" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G873" s="6"/>
       <c r="H873" s="6">
-        <v>5</v>
+        <v>5.5</v>
       </c>
       <c r="I873" s="6">
-        <v>4.14</v>
+        <v>4.5</v>
       </c>
       <c r="J873" s="6">
-        <v>0.86</v>
+        <v>3.5</v>
       </c>
       <c r="K873" s="5"/>
       <c r="L873" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M873" s="7">
-        <v>410</v>
+        <v>378</v>
       </c>
       <c r="N873" s="6">
-        <v>2050</v>
+        <v>2079</v>
       </c>
       <c r="O873" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="874" spans="1:15">
       <c r="A874" s="5">
         <v>872</v>
       </c>
       <c r="B874" s="5" t="s">
         <v>967</v>
       </c>
       <c r="C874" s="5"/>
       <c r="D874" s="5"/>
       <c r="E874" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F874" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G874" s="6"/>
       <c r="H874" s="6">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="I874" s="6">
-        <v>21.76</v>
+        <v>70</v>
       </c>
       <c r="J874" s="6">
-        <v>0.24</v>
+        <v>15</v>
       </c>
       <c r="K874" s="5"/>
       <c r="L874" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M874" s="7">
-        <v>416</v>
+        <v>387</v>
       </c>
       <c r="N874" s="6">
-        <v>9152</v>
+        <v>32895</v>
       </c>
       <c r="O874" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="875" spans="1:15">
       <c r="A875" s="5">
         <v>873</v>
       </c>
       <c r="B875" s="5" t="s">
         <v>968</v>
       </c>
-      <c r="C875" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C875" s="5"/>
       <c r="D875" s="5"/>
       <c r="E875" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F875" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G875" s="6"/>
       <c r="H875" s="6">
-        <v>4.5</v>
+        <v>18.5</v>
       </c>
       <c r="I875" s="6">
-        <v>2.52</v>
+        <v>17.46</v>
       </c>
       <c r="J875" s="6">
-        <v>1.48</v>
+        <v>1.04</v>
       </c>
       <c r="K875" s="5"/>
       <c r="L875" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M875" s="7">
-        <v>442</v>
+        <v>400</v>
       </c>
       <c r="N875" s="6">
-        <v>1989</v>
+        <v>7400</v>
       </c>
       <c r="O875" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="876" spans="1:15">
       <c r="A876" s="5">
         <v>874</v>
       </c>
       <c r="B876" s="5" t="s">
         <v>969</v>
       </c>
-      <c r="C876" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C876" s="5"/>
       <c r="D876" s="5"/>
       <c r="E876" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F876" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G876" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G876" s="6"/>
       <c r="H876" s="6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I876" s="6">
-        <v>8.34</v>
+        <v>9.03</v>
       </c>
       <c r="J876" s="6">
-        <v>2.66</v>
+        <v>2.97</v>
       </c>
       <c r="K876" s="5"/>
       <c r="L876" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M876" s="7">
-        <v>443</v>
+        <v>403</v>
       </c>
       <c r="N876" s="6">
-        <v>4873</v>
+        <v>4836</v>
       </c>
       <c r="O876" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="877" spans="1:15">
       <c r="A877" s="5">
         <v>875</v>
       </c>
       <c r="B877" s="5" t="s">
         <v>970</v>
       </c>
       <c r="C877" s="5"/>
       <c r="D877" s="5"/>
       <c r="E877" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F877" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G877" s="6"/>
       <c r="H877" s="6">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="I877" s="6">
-        <v>26.18</v>
+        <v>4.14</v>
       </c>
       <c r="J877" s="6">
-        <v>6.82</v>
+        <v>0.86</v>
       </c>
       <c r="K877" s="5"/>
       <c r="L877" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M877" s="7">
-        <v>455</v>
+        <v>410</v>
       </c>
       <c r="N877" s="6">
-        <v>15015</v>
+        <v>2050</v>
       </c>
       <c r="O877" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="878" spans="1:15">
       <c r="A878" s="5">
         <v>876</v>
       </c>
       <c r="B878" s="5" t="s">
         <v>971</v>
       </c>
-      <c r="C878" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C878" s="5"/>
       <c r="D878" s="5"/>
       <c r="E878" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F878" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G878" s="6"/>
       <c r="H878" s="6">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="I878" s="6">
-        <v>9.86</v>
+        <v>21.76</v>
       </c>
       <c r="J878" s="6">
-        <v>2.14</v>
+        <v>0.24</v>
       </c>
       <c r="K878" s="5"/>
       <c r="L878" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M878" s="7">
-        <v>459</v>
+        <v>416</v>
       </c>
       <c r="N878" s="6">
-        <v>5508</v>
+        <v>9152</v>
       </c>
       <c r="O878" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="879" spans="1:15">
       <c r="A879" s="5">
         <v>877</v>
       </c>
       <c r="B879" s="5" t="s">
-        <v>973</v>
-[...3 lines deleted...]
-      </c>
+        <v>972</v>
+      </c>
+      <c r="C879" s="5"/>
       <c r="D879" s="5"/>
       <c r="E879" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F879" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G879" s="6"/>
       <c r="H879" s="6">
-        <v>13.5</v>
+        <v>33</v>
       </c>
       <c r="I879" s="6">
-        <v>12.85</v>
+        <v>26.18</v>
       </c>
       <c r="J879" s="6">
-        <v>0.65</v>
+        <v>6.82</v>
       </c>
       <c r="K879" s="5"/>
       <c r="L879" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M879" s="7">
-        <v>460</v>
+        <v>440</v>
       </c>
       <c r="N879" s="6">
-        <v>6210</v>
+        <v>14520</v>
       </c>
       <c r="O879" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="880" spans="1:15">
       <c r="A880" s="5">
         <v>878</v>
       </c>
       <c r="B880" s="5" t="s">
-        <v>974</v>
-[...1 lines deleted...]
-      <c r="C880" s="5"/>
+        <v>973</v>
+      </c>
+      <c r="C880" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="D880" s="5"/>
       <c r="E880" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F880" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G880" s="6"/>
       <c r="H880" s="6">
-        <v>14</v>
+        <v>4.5</v>
       </c>
       <c r="I880" s="6">
-        <v>5.22</v>
+        <v>2.52</v>
       </c>
       <c r="J880" s="6">
-        <v>4.78</v>
+        <v>1.48</v>
       </c>
       <c r="K880" s="5"/>
       <c r="L880" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M880" s="7">
-        <v>486</v>
+        <v>442</v>
       </c>
       <c r="N880" s="6">
-        <v>6804</v>
+        <v>1989</v>
       </c>
       <c r="O880" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="881" spans="1:15">
       <c r="A881" s="5">
         <v>879</v>
       </c>
       <c r="B881" s="5" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="C881" s="5" t="s">
-        <v>106</v>
+        <v>915</v>
       </c>
       <c r="D881" s="5"/>
       <c r="E881" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F881" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G881" s="6"/>
+      <c r="G881" s="6">
+        <v>10.5</v>
+      </c>
       <c r="H881" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="I881" s="6">
-        <v>4.62</v>
+        <v>8.34</v>
       </c>
       <c r="J881" s="6">
-        <v>1.38</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.66</v>
+      </c>
+      <c r="K881" s="5"/>
       <c r="L881" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M881" s="7">
-        <v>489</v>
+        <v>443</v>
       </c>
       <c r="N881" s="6">
-        <v>2934</v>
+        <v>4873</v>
       </c>
       <c r="O881" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="882" spans="1:15">
       <c r="A882" s="5">
         <v>880</v>
       </c>
       <c r="B882" s="5" t="s">
-        <v>977</v>
-[...1 lines deleted...]
-      <c r="C882" s="5"/>
+        <v>975</v>
+      </c>
+      <c r="C882" s="5" t="s">
+        <v>976</v>
+      </c>
       <c r="D882" s="5"/>
       <c r="E882" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F882" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G882" s="6"/>
       <c r="H882" s="6">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="I882" s="6">
-        <v>17.57</v>
+        <v>9.86</v>
       </c>
       <c r="J882" s="6">
-        <v>2.43</v>
+        <v>2.14</v>
       </c>
       <c r="K882" s="5"/>
       <c r="L882" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M882" s="7">
-        <v>493</v>
+        <v>459</v>
       </c>
       <c r="N882" s="6">
-        <v>9860</v>
+        <v>5508</v>
       </c>
       <c r="O882" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="883" spans="1:15">
       <c r="A883" s="5">
         <v>881</v>
       </c>
       <c r="B883" s="5" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="C883" s="5"/>
       <c r="D883" s="5"/>
       <c r="E883" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F883" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G883" s="6"/>
       <c r="H883" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I883" s="6">
-        <v>20</v>
+        <v>4.12</v>
       </c>
       <c r="J883" s="6">
-        <v>5</v>
+        <v>1.88</v>
       </c>
       <c r="K883" s="5"/>
       <c r="L883" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M883" s="7">
-        <v>500</v>
+        <v>459</v>
       </c>
       <c r="N883" s="6">
-        <v>1000</v>
+        <v>2754</v>
       </c>
       <c r="O883" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="884" spans="1:15">
       <c r="A884" s="5">
         <v>882</v>
       </c>
       <c r="B884" s="5" t="s">
-        <v>979</v>
-[...1 lines deleted...]
-      <c r="C884" s="5"/>
+        <v>978</v>
+      </c>
+      <c r="C884" s="5" t="s">
+        <v>76</v>
+      </c>
       <c r="D884" s="5"/>
       <c r="E884" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F884" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G884" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G884" s="6"/>
       <c r="H884" s="6">
-        <v>1</v>
+        <v>13.5</v>
       </c>
       <c r="I884" s="6">
-        <v>0.61</v>
+        <v>12.85</v>
       </c>
       <c r="J884" s="6">
-        <v>0.39</v>
+        <v>0.65</v>
       </c>
       <c r="K884" s="5"/>
       <c r="L884" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M884" s="7">
-        <v>500</v>
+        <v>460</v>
       </c>
       <c r="N884" s="6">
-        <v>500</v>
+        <v>6210</v>
       </c>
       <c r="O884" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="885" spans="1:15">
       <c r="A885" s="5">
         <v>883</v>
       </c>
       <c r="B885" s="5" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="C885" s="5"/>
       <c r="D885" s="5"/>
       <c r="E885" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F885" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G885" s="6"/>
       <c r="H885" s="6">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="I885" s="6">
-        <v>1.97</v>
+        <v>5.22</v>
       </c>
       <c r="J885" s="6">
-        <v>1.03</v>
+        <v>8.78</v>
       </c>
       <c r="K885" s="5"/>
       <c r="L885" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M885" s="7">
-        <v>504</v>
+        <v>486</v>
       </c>
       <c r="N885" s="6">
-        <v>1512</v>
+        <v>6804</v>
       </c>
       <c r="O885" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="886" spans="1:15">
       <c r="A886" s="5">
         <v>884</v>
       </c>
       <c r="B886" s="5" t="s">
-        <v>981</v>
-[...1 lines deleted...]
-      <c r="C886" s="5"/>
+        <v>980</v>
+      </c>
+      <c r="C886" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="D886" s="5"/>
       <c r="E886" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F886" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G886" s="6"/>
       <c r="H886" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I886" s="6">
-        <v>6</v>
+        <v>4.62</v>
       </c>
       <c r="J886" s="6">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="K886" s="5"/>
+        <v>1.38</v>
+      </c>
+      <c r="K886" s="5" t="s">
+        <v>981</v>
+      </c>
       <c r="L886" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M886" s="7">
-        <v>508</v>
+        <v>489</v>
       </c>
       <c r="N886" s="6">
-        <v>3556</v>
+        <v>2934</v>
       </c>
       <c r="O886" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="887" spans="1:15">
       <c r="A887" s="5">
         <v>885</v>
       </c>
       <c r="B887" s="5" t="s">
         <v>982</v>
       </c>
       <c r="C887" s="5"/>
       <c r="D887" s="5"/>
       <c r="E887" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F887" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G887" s="6"/>
       <c r="H887" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I887" s="6">
-        <v>2.5</v>
+        <v>4.06</v>
       </c>
       <c r="J887" s="6">
-        <v>0.5</v>
+        <v>1.94</v>
       </c>
       <c r="K887" s="5"/>
       <c r="L887" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M887" s="7">
-        <v>523</v>
+        <v>492</v>
       </c>
       <c r="N887" s="6">
-        <v>1569</v>
+        <v>2952</v>
       </c>
       <c r="O887" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="888" spans="1:15">
       <c r="A888" s="5">
         <v>886</v>
       </c>
       <c r="B888" s="5" t="s">
         <v>983</v>
       </c>
       <c r="C888" s="5"/>
       <c r="D888" s="5"/>
       <c r="E888" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F888" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G888" s="6"/>
       <c r="H888" s="6">
-        <v>17.5</v>
+        <v>20</v>
       </c>
       <c r="I888" s="6">
-        <v>15.5</v>
+        <v>17.57</v>
       </c>
       <c r="J888" s="6">
-        <v>2.5</v>
+        <v>2.43</v>
       </c>
       <c r="K888" s="5"/>
       <c r="L888" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M888" s="7">
-        <v>530</v>
+        <v>493</v>
       </c>
       <c r="N888" s="6">
-        <v>9275</v>
+        <v>9860</v>
       </c>
       <c r="O888" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="889" spans="1:15">
       <c r="A889" s="5">
         <v>887</v>
       </c>
       <c r="B889" s="5" t="s">
         <v>984</v>
       </c>
       <c r="C889" s="5"/>
       <c r="D889" s="5"/>
       <c r="E889" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F889" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G889" s="6"/>
       <c r="H889" s="6">
-        <v>19.5</v>
+        <v>2</v>
       </c>
       <c r="I889" s="6">
-        <v>15.9</v>
+        <v>20</v>
       </c>
       <c r="J889" s="6">
-        <v>3.1</v>
+        <v>5</v>
       </c>
       <c r="K889" s="5"/>
       <c r="L889" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M889" s="7">
-        <v>537</v>
+        <v>500</v>
       </c>
       <c r="N889" s="6">
-        <v>10471.5</v>
+        <v>1000</v>
       </c>
       <c r="O889" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="890" spans="1:15">
       <c r="A890" s="5">
         <v>888</v>
       </c>
       <c r="B890" s="5" t="s">
         <v>985</v>
       </c>
-      <c r="C890" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C890" s="5"/>
       <c r="D890" s="5"/>
       <c r="E890" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F890" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G890" s="6"/>
+      <c r="G890" s="6">
+        <v>1</v>
+      </c>
       <c r="H890" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="I890" s="6">
-        <v>6.14</v>
+        <v>0.61</v>
       </c>
       <c r="J890" s="6">
-        <v>1.86</v>
+        <v>0.39</v>
       </c>
       <c r="K890" s="5"/>
       <c r="L890" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M890" s="7">
-        <v>546</v>
+        <v>500</v>
       </c>
       <c r="N890" s="6">
-        <v>4368</v>
+        <v>500</v>
       </c>
       <c r="O890" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="891" spans="1:15">
       <c r="A891" s="5">
         <v>889</v>
       </c>
       <c r="B891" s="5" t="s">
         <v>986</v>
       </c>
-      <c r="C891" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C891" s="5"/>
       <c r="D891" s="5"/>
       <c r="E891" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F891" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G891" s="6"/>
       <c r="H891" s="6">
-        <v>54</v>
+        <v>3</v>
       </c>
       <c r="I891" s="6">
-        <v>51.5</v>
+        <v>1.97</v>
       </c>
       <c r="J891" s="6">
-        <v>3.5</v>
+        <v>1.03</v>
       </c>
       <c r="K891" s="5"/>
       <c r="L891" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M891" s="7">
-        <v>546</v>
+        <v>504</v>
       </c>
       <c r="N891" s="6">
-        <v>29484</v>
+        <v>1512</v>
       </c>
       <c r="O891" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="892" spans="1:15">
       <c r="A892" s="5">
         <v>890</v>
       </c>
       <c r="B892" s="5" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="C892" s="5"/>
       <c r="D892" s="5"/>
       <c r="E892" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F892" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G892" s="6"/>
       <c r="H892" s="6">
-        <v>18.5</v>
+        <v>7</v>
       </c>
       <c r="I892" s="6">
-        <v>13.89</v>
+        <v>6</v>
       </c>
       <c r="J892" s="6">
-        <v>3.11</v>
+        <v>7</v>
       </c>
       <c r="K892" s="5"/>
       <c r="L892" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M892" s="7">
-        <v>552</v>
+        <v>508</v>
       </c>
       <c r="N892" s="6">
-        <v>10212</v>
+        <v>3556</v>
       </c>
       <c r="O892" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="893" spans="1:15">
       <c r="A893" s="5">
         <v>891</v>
       </c>
       <c r="B893" s="5" t="s">
-        <v>989</v>
-[...3 lines deleted...]
-      </c>
+        <v>988</v>
+      </c>
+      <c r="C893" s="5"/>
       <c r="D893" s="5"/>
       <c r="E893" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F893" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G893" s="6"/>
       <c r="H893" s="6">
-        <v>9.5</v>
+        <v>3</v>
       </c>
       <c r="I893" s="6">
-        <v>7.5</v>
+        <v>2.5</v>
       </c>
       <c r="J893" s="6">
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="K893" s="5"/>
       <c r="L893" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M893" s="7">
-        <v>557</v>
+        <v>509</v>
       </c>
       <c r="N893" s="6">
-        <v>5291.5</v>
+        <v>1527</v>
       </c>
       <c r="O893" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="894" spans="1:15">
       <c r="A894" s="5">
         <v>892</v>
       </c>
       <c r="B894" s="5" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="C894" s="5" t="s">
-        <v>306</v>
+        <v>52</v>
       </c>
       <c r="D894" s="5"/>
       <c r="E894" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F894" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G894" s="6"/>
       <c r="H894" s="6">
-        <v>15</v>
+        <v>9.5</v>
       </c>
       <c r="I894" s="6">
-        <v>13.7</v>
+        <v>7.5</v>
       </c>
       <c r="J894" s="6">
-        <v>1.8</v>
+        <v>2</v>
       </c>
       <c r="K894" s="5"/>
       <c r="L894" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M894" s="7">
-        <v>557</v>
+        <v>528</v>
       </c>
       <c r="N894" s="6">
-        <v>8355</v>
+        <v>5016</v>
       </c>
       <c r="O894" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="895" spans="1:15">
       <c r="A895" s="5">
         <v>893</v>
       </c>
       <c r="B895" s="5" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="C895" s="5"/>
       <c r="D895" s="5"/>
       <c r="E895" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F895" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G895" s="6"/>
       <c r="H895" s="6">
-        <v>6</v>
+        <v>17.5</v>
       </c>
       <c r="I895" s="6">
-        <v>4.12</v>
+        <v>15.5</v>
       </c>
       <c r="J895" s="6">
-        <v>1.88</v>
+        <v>2.5</v>
       </c>
       <c r="K895" s="5"/>
       <c r="L895" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M895" s="7">
-        <v>559</v>
+        <v>530</v>
       </c>
       <c r="N895" s="6">
-        <v>3354</v>
+        <v>9275</v>
       </c>
       <c r="O895" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="896" spans="1:15">
       <c r="A896" s="5">
         <v>894</v>
       </c>
       <c r="B896" s="5" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="C896" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D896" s="5"/>
       <c r="E896" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F896" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G896" s="6"/>
       <c r="H896" s="6">
         <v>12</v>
       </c>
       <c r="I896" s="6">
         <v>10.5</v>
       </c>
       <c r="J896" s="6">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="K896" s="5"/>
       <c r="L896" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M896" s="7">
-        <v>565</v>
+        <v>531</v>
       </c>
       <c r="N896" s="6">
-        <v>6780</v>
+        <v>6372</v>
       </c>
       <c r="O896" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="897" spans="1:15">
       <c r="A897" s="5">
         <v>895</v>
       </c>
       <c r="B897" s="5" t="s">
-        <v>993</v>
-[...3 lines deleted...]
-      </c>
+        <v>992</v>
+      </c>
+      <c r="C897" s="5"/>
       <c r="D897" s="5"/>
       <c r="E897" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F897" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G897" s="6"/>
       <c r="H897" s="6">
-        <v>108</v>
+        <v>19.5</v>
       </c>
       <c r="I897" s="6">
-        <v>95.36</v>
+        <v>15.9</v>
       </c>
       <c r="J897" s="6">
-        <v>29.64</v>
+        <v>3.1</v>
       </c>
       <c r="K897" s="5"/>
       <c r="L897" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M897" s="7">
-        <v>583</v>
+        <v>537</v>
       </c>
       <c r="N897" s="6">
-        <v>62964</v>
+        <v>10471.5</v>
       </c>
       <c r="O897" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="898" spans="1:15">
       <c r="A898" s="5">
         <v>896</v>
       </c>
       <c r="B898" s="5" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="C898" s="5"/>
+        <v>993</v>
+      </c>
+      <c r="C898" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="D898" s="5"/>
       <c r="E898" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F898" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G898" s="6"/>
       <c r="H898" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I898" s="6">
-        <v>3.13</v>
+        <v>6.14</v>
       </c>
       <c r="J898" s="6">
-        <v>1.87</v>
+        <v>1.86</v>
       </c>
       <c r="K898" s="5"/>
       <c r="L898" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M898" s="7">
-        <v>596</v>
+        <v>546</v>
       </c>
       <c r="N898" s="6">
-        <v>2980</v>
+        <v>4368</v>
       </c>
       <c r="O898" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="899" spans="1:15">
       <c r="A899" s="5">
         <v>897</v>
       </c>
       <c r="B899" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="C899" s="5" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D899" s="5"/>
       <c r="E899" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F899" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G899" s="6"/>
       <c r="H899" s="6">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="I899" s="6">
-        <v>20.25</v>
+        <v>51.5</v>
       </c>
       <c r="J899" s="6">
-        <v>2.75</v>
+        <v>3.5</v>
       </c>
       <c r="K899" s="5"/>
       <c r="L899" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M899" s="7">
-        <v>644</v>
+        <v>546</v>
       </c>
       <c r="N899" s="6">
-        <v>14812</v>
+        <v>29484</v>
       </c>
       <c r="O899" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="900" spans="1:15">
       <c r="A900" s="5">
         <v>898</v>
       </c>
       <c r="B900" s="5" t="s">
         <v>996</v>
       </c>
-      <c r="C900" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C900" s="5"/>
       <c r="D900" s="5"/>
       <c r="E900" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F900" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G900" s="6"/>
       <c r="H900" s="6">
-        <v>12</v>
+        <v>18.5</v>
       </c>
       <c r="I900" s="6">
-        <v>9.8</v>
+        <v>13.89</v>
       </c>
       <c r="J900" s="6">
-        <v>2.2</v>
+        <v>3.11</v>
       </c>
       <c r="K900" s="5"/>
       <c r="L900" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M900" s="7">
-        <v>647</v>
+        <v>552</v>
       </c>
       <c r="N900" s="6">
-        <v>7764</v>
+        <v>10212</v>
       </c>
       <c r="O900" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="901" spans="1:15">
       <c r="A901" s="5">
         <v>899</v>
       </c>
       <c r="B901" s="5" t="s">
         <v>997</v>
       </c>
       <c r="C901" s="5" t="s">
-        <v>998</v>
+        <v>306</v>
       </c>
       <c r="D901" s="5"/>
       <c r="E901" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F901" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G901" s="6"/>
       <c r="H901" s="6">
-        <v>3.9</v>
+        <v>15</v>
       </c>
       <c r="I901" s="6">
-        <v>2.9</v>
+        <v>13.7</v>
       </c>
       <c r="J901" s="6">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
       <c r="K901" s="5"/>
       <c r="L901" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M901" s="7">
-        <v>655</v>
+        <v>557</v>
       </c>
       <c r="N901" s="6">
-        <v>2554.5</v>
+        <v>8355</v>
       </c>
       <c r="O901" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="902" spans="1:15">
       <c r="A902" s="5">
         <v>900</v>
       </c>
       <c r="B902" s="5" t="s">
-        <v>83</v>
+        <v>998</v>
       </c>
       <c r="C902" s="5"/>
       <c r="D902" s="5"/>
       <c r="E902" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F902" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G902" s="6"/>
       <c r="H902" s="6">
-        <v>5.2</v>
+        <v>5</v>
       </c>
       <c r="I902" s="6">
-        <v>1.5</v>
+        <v>3.13</v>
       </c>
       <c r="J902" s="6">
-        <v>3.7</v>
+        <v>1.87</v>
       </c>
       <c r="K902" s="5"/>
       <c r="L902" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M902" s="7">
-        <v>658</v>
+        <v>596</v>
       </c>
       <c r="N902" s="6">
-        <v>3421.6</v>
+        <v>2980</v>
       </c>
       <c r="O902" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="903" spans="1:15">
       <c r="A903" s="5">
         <v>901</v>
       </c>
       <c r="B903" s="5" t="s">
         <v>999</v>
       </c>
-      <c r="C903" s="5"/>
+      <c r="C903" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D903" s="5"/>
       <c r="E903" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F903" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G903" s="6"/>
       <c r="H903" s="6">
-        <v>3.5</v>
+        <v>23</v>
       </c>
       <c r="I903" s="6">
-        <v>1.33</v>
+        <v>20.25</v>
       </c>
       <c r="J903" s="6">
-        <v>2.17</v>
+        <v>1.75</v>
       </c>
       <c r="K903" s="5"/>
       <c r="L903" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M903" s="7">
-        <v>684</v>
+        <v>639</v>
       </c>
       <c r="N903" s="6">
-        <v>2394</v>
+        <v>14697</v>
       </c>
       <c r="O903" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="904" spans="1:15">
       <c r="A904" s="5">
         <v>902</v>
       </c>
       <c r="B904" s="5" t="s">
         <v>1000</v>
       </c>
-      <c r="C904" s="5"/>
+      <c r="C904" s="5" t="s">
+        <v>976</v>
+      </c>
       <c r="D904" s="5"/>
       <c r="E904" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F904" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G904" s="6"/>
       <c r="H904" s="6">
-        <v>2.5</v>
+        <v>12</v>
       </c>
       <c r="I904" s="6">
-        <v>0</v>
+        <v>9.8</v>
       </c>
       <c r="J904" s="6">
-        <v>3</v>
+        <v>2.2</v>
       </c>
       <c r="K904" s="5"/>
       <c r="L904" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M904" s="7">
-        <v>720</v>
+        <v>647</v>
       </c>
       <c r="N904" s="6">
-        <v>1800</v>
+        <v>7764</v>
       </c>
       <c r="O904" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="905" spans="1:15">
       <c r="A905" s="5">
         <v>903</v>
       </c>
       <c r="B905" s="5" t="s">
         <v>1001</v>
       </c>
       <c r="C905" s="5" t="s">
-        <v>106</v>
+        <v>1002</v>
       </c>
       <c r="D905" s="5"/>
       <c r="E905" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F905" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G905" s="6"/>
       <c r="H905" s="6">
-        <v>3</v>
+        <v>3.9</v>
       </c>
       <c r="I905" s="6">
-        <v>1.45</v>
+        <v>2.9</v>
       </c>
       <c r="J905" s="6">
-        <v>1.55</v>
+        <v>0.3</v>
       </c>
       <c r="K905" s="5"/>
       <c r="L905" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M905" s="7">
-        <v>746</v>
+        <v>655</v>
       </c>
       <c r="N905" s="6">
-        <v>2238</v>
+        <v>2554.5</v>
       </c>
       <c r="O905" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="906" spans="1:15">
       <c r="A906" s="5">
         <v>904</v>
       </c>
       <c r="B906" s="5" t="s">
-        <v>1002</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="C906" s="5"/>
       <c r="D906" s="5"/>
       <c r="E906" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F906" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G906" s="6"/>
       <c r="H906" s="6">
-        <v>1</v>
+        <v>5.2</v>
       </c>
       <c r="I906" s="6">
-        <v>0.77</v>
+        <v>1.5</v>
       </c>
       <c r="J906" s="6">
-        <v>0.23</v>
+        <v>3.7</v>
       </c>
       <c r="K906" s="5"/>
       <c r="L906" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M906" s="7">
-        <v>770</v>
+        <v>658</v>
       </c>
       <c r="N906" s="6">
-        <v>770</v>
+        <v>3421.6</v>
       </c>
       <c r="O906" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="907" spans="1:15">
       <c r="A907" s="5">
         <v>905</v>
       </c>
       <c r="B907" s="5" t="s">
         <v>1003</v>
       </c>
-      <c r="C907" s="5"/>
+      <c r="C907" s="5" t="s">
+        <v>145</v>
+      </c>
       <c r="D907" s="5"/>
       <c r="E907" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F907" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G907" s="6"/>
       <c r="H907" s="6">
-        <v>6</v>
+        <v>108</v>
       </c>
       <c r="I907" s="6">
-        <v>6</v>
+        <v>118.14</v>
       </c>
       <c r="J907" s="6">
-        <v>36</v>
+        <v>6.86</v>
       </c>
       <c r="K907" s="5"/>
       <c r="L907" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M907" s="7">
-        <v>798</v>
+        <v>659</v>
       </c>
       <c r="N907" s="6">
-        <v>4788</v>
+        <v>71172</v>
       </c>
       <c r="O907" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="908" spans="1:15">
       <c r="A908" s="5">
         <v>906</v>
       </c>
       <c r="B908" s="5" t="s">
         <v>1004</v>
       </c>
-      <c r="C908" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C908" s="5"/>
       <c r="D908" s="5"/>
       <c r="E908" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F908" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G908" s="6"/>
       <c r="H908" s="6">
-        <v>1.2</v>
+        <v>3.5</v>
       </c>
       <c r="I908" s="6">
-        <v>1</v>
+        <v>1.33</v>
       </c>
       <c r="J908" s="6">
-        <v>0</v>
+        <v>2.17</v>
       </c>
       <c r="K908" s="5"/>
       <c r="L908" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M908" s="7">
-        <v>830</v>
+        <v>684</v>
       </c>
       <c r="N908" s="6">
-        <v>996</v>
+        <v>2394</v>
       </c>
       <c r="O908" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="909" spans="1:15">
       <c r="A909" s="5">
         <v>907</v>
       </c>
       <c r="B909" s="5" t="s">
         <v>1005</v>
       </c>
-      <c r="C909" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C909" s="5"/>
+      <c r="D909" s="5"/>
       <c r="E909" s="5" t="s">
-        <v>1006</v>
+        <v>17</v>
       </c>
       <c r="F909" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G909" s="6"/>
       <c r="H909" s="6">
-        <v>190</v>
+        <v>2.5</v>
       </c>
       <c r="I909" s="6">
-        <v>183.18</v>
+        <v>0</v>
       </c>
       <c r="J909" s="6">
-        <v>1.82</v>
+        <v>3</v>
       </c>
       <c r="K909" s="5"/>
       <c r="L909" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M909" s="7">
-        <v>847</v>
+        <v>720</v>
       </c>
       <c r="N909" s="6">
-        <v>160930</v>
+        <v>1800</v>
       </c>
       <c r="O909" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="910" spans="1:15">
       <c r="A910" s="5">
         <v>908</v>
       </c>
       <c r="B910" s="5" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
       <c r="C910" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D910" s="5"/>
       <c r="E910" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F910" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G910" s="6"/>
       <c r="H910" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I910" s="6">
-        <v>5.93</v>
+        <v>1.45</v>
       </c>
       <c r="J910" s="6">
-        <v>2.07</v>
+        <v>1.55</v>
       </c>
       <c r="K910" s="5"/>
       <c r="L910" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M910" s="7">
-        <v>863</v>
+        <v>746</v>
       </c>
       <c r="N910" s="6">
-        <v>6904</v>
+        <v>2238</v>
       </c>
       <c r="O910" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="911" spans="1:15">
       <c r="A911" s="5">
         <v>909</v>
       </c>
       <c r="B911" s="5" t="s">
-        <v>1008</v>
-[...1 lines deleted...]
-      <c r="C911" s="5"/>
+        <v>1007</v>
+      </c>
+      <c r="C911" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="D911" s="5"/>
       <c r="E911" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F911" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G911" s="6"/>
       <c r="H911" s="6">
-        <v>2.2</v>
+        <v>1</v>
       </c>
       <c r="I911" s="6">
-        <v>1</v>
+        <v>0.77</v>
       </c>
       <c r="J911" s="6">
-        <v>1.2</v>
+        <v>0.23</v>
       </c>
       <c r="K911" s="5"/>
       <c r="L911" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M911" s="7">
-        <v>863</v>
+        <v>770</v>
       </c>
       <c r="N911" s="6">
-        <v>1898.6</v>
+        <v>770</v>
       </c>
       <c r="O911" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="912" spans="1:15">
       <c r="A912" s="5">
         <v>910</v>
       </c>
       <c r="B912" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C912" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D912" s="5">
+        <v>11752</v>
+      </c>
+      <c r="E912" s="5" t="s">
         <v>1009</v>
-      </c>
-[...3 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F912" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G912" s="6"/>
       <c r="H912" s="6">
-        <v>9</v>
+        <v>190</v>
       </c>
       <c r="I912" s="6">
-        <v>6.2</v>
+        <v>183.18</v>
       </c>
       <c r="J912" s="6">
-        <v>2.8</v>
+        <v>1.82</v>
       </c>
       <c r="K912" s="5"/>
       <c r="L912" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M912" s="7">
-        <v>866</v>
+        <v>793</v>
       </c>
       <c r="N912" s="6">
-        <v>7794</v>
+        <v>150670</v>
       </c>
       <c r="O912" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="913" spans="1:15">
       <c r="A913" s="5">
         <v>911</v>
       </c>
       <c r="B913" s="5" t="s">
         <v>1010</v>
       </c>
-      <c r="C913" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C913" s="5"/>
       <c r="D913" s="5"/>
       <c r="E913" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F913" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G913" s="6"/>
       <c r="H913" s="6">
-        <v>5.5</v>
+        <v>6</v>
       </c>
       <c r="I913" s="6">
-        <v>4.58</v>
+        <v>6</v>
       </c>
       <c r="J913" s="6">
-        <v>0.42</v>
+        <v>36</v>
       </c>
       <c r="K913" s="5"/>
       <c r="L913" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M913" s="7">
-        <v>893</v>
+        <v>798</v>
       </c>
       <c r="N913" s="6">
-        <v>4911.5</v>
+        <v>4788</v>
       </c>
       <c r="O913" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="914" spans="1:15">
       <c r="A914" s="5">
         <v>912</v>
       </c>
       <c r="B914" s="5" t="s">
         <v>1011</v>
       </c>
-      <c r="C914" s="5"/>
+      <c r="C914" s="5" t="s">
+        <v>49</v>
+      </c>
       <c r="D914" s="5"/>
       <c r="E914" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F914" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G914" s="6"/>
       <c r="H914" s="6">
-        <v>360</v>
+        <v>1.2</v>
       </c>
       <c r="I914" s="6">
-        <v>240</v>
+        <v>1</v>
       </c>
       <c r="J914" s="6">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="K914" s="5"/>
       <c r="L914" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M914" s="7">
-        <v>894</v>
+        <v>830</v>
       </c>
       <c r="N914" s="6">
-        <v>321840</v>
+        <v>996</v>
       </c>
       <c r="O914" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="915" spans="1:15">
       <c r="A915" s="5">
         <v>913</v>
       </c>
       <c r="B915" s="5" t="s">
         <v>1012</v>
       </c>
-      <c r="C915" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C915" s="5"/>
       <c r="D915" s="5"/>
       <c r="E915" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F915" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G915" s="6"/>
       <c r="H915" s="6">
-        <v>5</v>
+        <v>360</v>
       </c>
       <c r="I915" s="6">
-        <v>3.34</v>
+        <v>240</v>
       </c>
       <c r="J915" s="6">
-        <v>1.66</v>
+        <v>70</v>
       </c>
       <c r="K915" s="5"/>
       <c r="L915" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M915" s="7">
-        <v>923</v>
+        <v>859</v>
       </c>
       <c r="N915" s="6">
-        <v>4615</v>
+        <v>309240</v>
       </c>
       <c r="O915" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="916" spans="1:15">
       <c r="A916" s="5">
         <v>914</v>
       </c>
       <c r="B916" s="5" t="s">
         <v>1013</v>
       </c>
       <c r="C916" s="5" t="s">
-        <v>233</v>
+        <v>106</v>
       </c>
       <c r="D916" s="5"/>
       <c r="E916" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F916" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G916" s="6"/>
       <c r="H916" s="6">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="I916" s="6">
-        <v>6.5</v>
+        <v>5.93</v>
       </c>
       <c r="J916" s="6">
-        <v>5.5</v>
+        <v>2.07</v>
       </c>
       <c r="K916" s="5"/>
       <c r="L916" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M916" s="7">
-        <v>924</v>
+        <v>863</v>
       </c>
       <c r="N916" s="6">
-        <v>11088</v>
+        <v>6904</v>
       </c>
       <c r="O916" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="917" spans="1:15">
       <c r="A917" s="5">
         <v>915</v>
       </c>
       <c r="B917" s="5" t="s">
         <v>1014</v>
       </c>
-      <c r="C917" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C917" s="5"/>
       <c r="D917" s="5"/>
       <c r="E917" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F917" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G917" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G917" s="6"/>
       <c r="H917" s="6">
-        <v>75</v>
+        <v>2.2</v>
       </c>
       <c r="I917" s="6">
-        <v>68.79</v>
+        <v>1</v>
       </c>
       <c r="J917" s="6">
-        <v>7.21</v>
+        <v>1.2</v>
       </c>
       <c r="K917" s="5"/>
       <c r="L917" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M917" s="7">
-        <v>938</v>
+        <v>863</v>
       </c>
       <c r="N917" s="6">
-        <v>70350</v>
+        <v>1898.6</v>
       </c>
       <c r="O917" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="918" spans="1:15">
       <c r="A918" s="5">
         <v>916</v>
       </c>
       <c r="B918" s="5" t="s">
         <v>1015</v>
       </c>
-      <c r="C918" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C918" s="5"/>
       <c r="D918" s="5"/>
       <c r="E918" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F918" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G918" s="6"/>
       <c r="H918" s="6">
-        <v>1.4</v>
+        <v>9</v>
       </c>
       <c r="I918" s="6">
-        <v>1.02</v>
+        <v>6.2</v>
       </c>
       <c r="J918" s="6">
-        <v>0.38</v>
+        <v>2.8</v>
       </c>
       <c r="K918" s="5"/>
       <c r="L918" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M918" s="7">
-        <v>1000</v>
+        <v>866</v>
       </c>
       <c r="N918" s="6">
-        <v>1400</v>
+        <v>7794</v>
       </c>
       <c r="O918" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="919" spans="1:15">
       <c r="A919" s="5">
         <v>917</v>
       </c>
       <c r="B919" s="5" t="s">
-        <v>1017</v>
-[...1 lines deleted...]
-      <c r="C919" s="5"/>
+        <v>1016</v>
+      </c>
+      <c r="C919" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="D919" s="5"/>
       <c r="E919" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F919" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G919" s="6"/>
       <c r="H919" s="6">
-        <v>2.2</v>
+        <v>5.5</v>
       </c>
       <c r="I919" s="6">
-        <v>3.5</v>
+        <v>4.58</v>
       </c>
       <c r="J919" s="6">
-        <v>2</v>
+        <v>0.42</v>
       </c>
       <c r="K919" s="5"/>
       <c r="L919" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M919" s="7">
-        <v>1000</v>
+        <v>893</v>
       </c>
       <c r="N919" s="6">
-        <v>2200</v>
+        <v>4911.5</v>
       </c>
       <c r="O919" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="920" spans="1:15">
       <c r="A920" s="5">
         <v>918</v>
       </c>
       <c r="B920" s="5" t="s">
-        <v>1018</v>
-[...1 lines deleted...]
-      <c r="C920" s="5"/>
+        <v>1017</v>
+      </c>
+      <c r="C920" s="5" t="s">
+        <v>233</v>
+      </c>
       <c r="D920" s="5"/>
       <c r="E920" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F920" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G920" s="6"/>
       <c r="H920" s="6">
-        <v>1.5</v>
+        <v>12</v>
       </c>
       <c r="I920" s="6">
-        <v>1.58</v>
+        <v>6.5</v>
       </c>
       <c r="J920" s="6">
-        <v>0.42</v>
+        <v>3.5</v>
       </c>
       <c r="K920" s="5"/>
       <c r="L920" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M920" s="7">
-        <v>1018</v>
+        <v>903</v>
       </c>
       <c r="N920" s="6">
-        <v>1527</v>
+        <v>10836</v>
       </c>
       <c r="O920" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="921" spans="1:15">
       <c r="A921" s="5">
         <v>919</v>
       </c>
       <c r="B921" s="5" t="s">
-        <v>1019</v>
-[...1 lines deleted...]
-      <c r="C921" s="5"/>
+        <v>1018</v>
+      </c>
+      <c r="C921" s="5" t="s">
+        <v>71</v>
+      </c>
       <c r="D921" s="5"/>
       <c r="E921" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F921" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G921" s="6"/>
+      <c r="G921" s="6">
+        <v>64.19</v>
+      </c>
       <c r="H921" s="6">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="I921" s="6">
-        <v>19.9</v>
+        <v>68.79</v>
       </c>
       <c r="J921" s="6">
-        <v>1.1</v>
+        <v>9.21</v>
       </c>
       <c r="K921" s="5"/>
       <c r="L921" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M921" s="7">
-        <v>1050</v>
+        <v>913</v>
       </c>
       <c r="N921" s="6">
-        <v>22050</v>
+        <v>68475</v>
       </c>
       <c r="O921" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="922" spans="1:15">
       <c r="A922" s="5">
         <v>920</v>
       </c>
       <c r="B922" s="5" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="C922" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D922" s="5"/>
       <c r="E922" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F922" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G922" s="6"/>
       <c r="H922" s="6">
         <v>5</v>
       </c>
       <c r="I922" s="6">
-        <v>3.1</v>
+        <v>3.34</v>
       </c>
       <c r="J922" s="6">
-        <v>1.9</v>
+        <v>1.66</v>
       </c>
       <c r="K922" s="5"/>
       <c r="L922" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M922" s="7">
-        <v>1111</v>
+        <v>923</v>
       </c>
       <c r="N922" s="6">
-        <v>5555</v>
+        <v>4615</v>
       </c>
       <c r="O922" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="923" spans="1:15">
       <c r="A923" s="5">
         <v>921</v>
       </c>
       <c r="B923" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C923" s="5" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
       <c r="D923" s="5"/>
       <c r="E923" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F923" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G923" s="6"/>
       <c r="H923" s="6">
-        <v>0.6</v>
+        <v>1.4</v>
       </c>
       <c r="I923" s="6">
-        <v>0.42</v>
+        <v>1.02</v>
       </c>
       <c r="J923" s="6">
-        <v>0.91</v>
+        <v>0.38</v>
       </c>
       <c r="K923" s="5"/>
       <c r="L923" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M923" s="7">
-        <v>1186</v>
+        <v>1000</v>
       </c>
       <c r="N923" s="6">
-        <v>711.6</v>
+        <v>1400</v>
       </c>
       <c r="O923" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="924" spans="1:15">
       <c r="A924" s="5">
         <v>922</v>
       </c>
       <c r="B924" s="5" t="s">
         <v>1022</v>
       </c>
-      <c r="C924" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C924" s="5"/>
       <c r="D924" s="5"/>
       <c r="E924" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F924" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G924" s="6"/>
       <c r="H924" s="6">
-        <v>4</v>
+        <v>2.2</v>
       </c>
       <c r="I924" s="6">
-        <v>1.47</v>
+        <v>3.5</v>
       </c>
       <c r="J924" s="6">
-        <v>2.53</v>
+        <v>2</v>
       </c>
       <c r="K924" s="5"/>
       <c r="L924" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M924" s="7">
-        <v>1288</v>
+        <v>1000</v>
       </c>
       <c r="N924" s="6">
-        <v>5152</v>
+        <v>2200</v>
       </c>
       <c r="O924" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="925" spans="1:15">
       <c r="A925" s="5">
         <v>923</v>
       </c>
       <c r="B925" s="5" t="s">
         <v>1023</v>
       </c>
       <c r="C925" s="5"/>
       <c r="D925" s="5"/>
       <c r="E925" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F925" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G925" s="6"/>
       <c r="H925" s="6">
-        <v>14</v>
+        <v>1.5</v>
       </c>
       <c r="I925" s="6">
-        <v>11.22</v>
+        <v>1.58</v>
       </c>
       <c r="J925" s="6">
-        <v>0</v>
+        <v>0.42</v>
       </c>
       <c r="K925" s="5"/>
       <c r="L925" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M925" s="7">
-        <v>1298</v>
+        <v>1018</v>
       </c>
       <c r="N925" s="6">
-        <v>18172</v>
+        <v>1527</v>
       </c>
       <c r="O925" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="926" spans="1:15">
       <c r="A926" s="5">
         <v>924</v>
       </c>
       <c r="B926" s="5" t="s">
         <v>1024</v>
       </c>
       <c r="C926" s="5"/>
       <c r="D926" s="5"/>
       <c r="E926" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F926" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G926" s="6"/>
       <c r="H926" s="6">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="I926" s="6">
-        <v>1.85</v>
+        <v>19.9</v>
       </c>
       <c r="J926" s="6">
-        <v>3.15</v>
+        <v>1.1</v>
       </c>
       <c r="K926" s="5"/>
       <c r="L926" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M926" s="7">
-        <v>1313</v>
+        <v>1050</v>
       </c>
       <c r="N926" s="6">
-        <v>6565</v>
+        <v>22050</v>
       </c>
       <c r="O926" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="927" spans="1:15">
       <c r="A927" s="5">
         <v>925</v>
       </c>
       <c r="B927" s="5" t="s">
         <v>1025</v>
       </c>
       <c r="C927" s="5" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="D927" s="5"/>
       <c r="E927" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F927" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G927" s="6"/>
       <c r="H927" s="6">
-        <v>9.5</v>
+        <v>5</v>
       </c>
       <c r="I927" s="6">
-        <v>7.5</v>
+        <v>3.1</v>
       </c>
       <c r="J927" s="6">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="K927" s="5"/>
       <c r="L927" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M927" s="7">
-        <v>1319</v>
+        <v>1111</v>
       </c>
       <c r="N927" s="6">
-        <v>12530.5</v>
+        <v>5555</v>
       </c>
       <c r="O927" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="928" spans="1:15">
       <c r="A928" s="5">
         <v>926</v>
       </c>
       <c r="B928" s="5" t="s">
         <v>1026</v>
       </c>
       <c r="C928" s="5" t="s">
-        <v>52</v>
+        <v>1021</v>
       </c>
       <c r="D928" s="5"/>
       <c r="E928" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F928" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G928" s="6"/>
       <c r="H928" s="6">
-        <v>10</v>
+        <v>0.6</v>
       </c>
       <c r="I928" s="6">
-        <v>9.99</v>
+        <v>0.42</v>
       </c>
       <c r="J928" s="6">
-        <v>1.01</v>
+        <v>0.91</v>
       </c>
       <c r="K928" s="5"/>
       <c r="L928" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M928" s="7">
-        <v>1338</v>
+        <v>1186</v>
       </c>
       <c r="N928" s="6">
-        <v>13380</v>
+        <v>711.6</v>
       </c>
       <c r="O928" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="929" spans="1:15">
       <c r="A929" s="5">
         <v>927</v>
       </c>
       <c r="B929" s="5" t="s">
         <v>1027</v>
       </c>
-      <c r="C929" s="5"/>
+      <c r="C929" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="D929" s="5"/>
       <c r="E929" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F929" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G929" s="6"/>
       <c r="H929" s="6">
-        <v>2.5</v>
+        <v>4</v>
       </c>
       <c r="I929" s="6">
-        <v>1.4</v>
+        <v>1.47</v>
       </c>
       <c r="J929" s="6">
-        <v>1.1</v>
+        <v>2.53</v>
       </c>
       <c r="K929" s="5"/>
       <c r="L929" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M929" s="7">
-        <v>1481</v>
+        <v>1288</v>
       </c>
       <c r="N929" s="6">
-        <v>3702.5</v>
+        <v>5152</v>
       </c>
       <c r="O929" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="930" spans="1:15">
       <c r="A930" s="5">
         <v>928</v>
       </c>
       <c r="B930" s="5" t="s">
         <v>1028</v>
       </c>
-      <c r="C930" s="5"/>
+      <c r="C930" s="5" t="s">
+        <v>52</v>
+      </c>
       <c r="D930" s="5"/>
       <c r="E930" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F930" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G930" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G930" s="6"/>
       <c r="H930" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I930" s="6">
-        <v>0.61</v>
+        <v>9.99</v>
       </c>
       <c r="J930" s="6">
-        <v>0.39</v>
+        <v>1.01</v>
       </c>
       <c r="K930" s="5"/>
       <c r="L930" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M930" s="7">
-        <v>1500</v>
+        <v>1288</v>
       </c>
       <c r="N930" s="6">
-        <v>1500</v>
+        <v>12880</v>
       </c>
       <c r="O930" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="931" spans="1:15">
       <c r="A931" s="5">
         <v>929</v>
       </c>
       <c r="B931" s="5" t="s">
         <v>1029</v>
       </c>
-      <c r="C931" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C931" s="5"/>
       <c r="D931" s="5"/>
       <c r="E931" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F931" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G931" s="6"/>
       <c r="H931" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I931" s="6">
-        <v>4.83</v>
+        <v>1.85</v>
       </c>
       <c r="J931" s="6">
-        <v>1.17</v>
+        <v>2.15</v>
       </c>
       <c r="K931" s="5"/>
       <c r="L931" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M931" s="7">
-        <v>1508</v>
+        <v>1293</v>
       </c>
       <c r="N931" s="6">
-        <v>9048</v>
+        <v>6465</v>
       </c>
       <c r="O931" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="932" spans="1:15">
       <c r="A932" s="5">
         <v>930</v>
       </c>
       <c r="B932" s="5" t="s">
         <v>1030</v>
       </c>
-      <c r="C932" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C932" s="5"/>
       <c r="D932" s="5"/>
       <c r="E932" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F932" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G932" s="6"/>
       <c r="H932" s="6">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="I932" s="6">
-        <v>2.8</v>
+        <v>11.22</v>
       </c>
       <c r="J932" s="6">
-        <v>5.2</v>
+        <v>0</v>
       </c>
       <c r="K932" s="5"/>
       <c r="L932" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M932" s="7">
-        <v>1523</v>
+        <v>1298</v>
       </c>
       <c r="N932" s="6">
-        <v>12184</v>
+        <v>18172</v>
       </c>
       <c r="O932" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="933" spans="1:15">
       <c r="A933" s="5">
         <v>931</v>
       </c>
       <c r="B933" s="5" t="s">
         <v>1031</v>
       </c>
-      <c r="C933" s="5"/>
+      <c r="C933" s="5" t="s">
+        <v>52</v>
+      </c>
       <c r="D933" s="5"/>
       <c r="E933" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F933" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G933" s="6"/>
       <c r="H933" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="I933" s="6">
+        <v>7.5</v>
+      </c>
+      <c r="J933" s="6">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.37</v>
       </c>
       <c r="K933" s="5"/>
       <c r="L933" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M933" s="7">
-        <v>1540</v>
+        <v>1301</v>
       </c>
       <c r="N933" s="6">
-        <v>3080</v>
+        <v>12359.5</v>
       </c>
       <c r="O933" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="934" spans="1:15">
       <c r="A934" s="5">
         <v>932</v>
       </c>
       <c r="B934" s="5" t="s">
         <v>1032</v>
       </c>
-      <c r="C934" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C934" s="5"/>
       <c r="D934" s="5"/>
       <c r="E934" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F934" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G934" s="6"/>
       <c r="H934" s="6">
-        <v>13.5</v>
+        <v>2.5</v>
       </c>
       <c r="I934" s="6">
-        <v>10</v>
+        <v>1.4</v>
       </c>
       <c r="J934" s="6">
-        <v>3.5</v>
+        <v>1.1</v>
       </c>
       <c r="K934" s="5"/>
       <c r="L934" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M934" s="7">
-        <v>1571</v>
+        <v>1389</v>
       </c>
       <c r="N934" s="6">
-        <v>21208.5</v>
+        <v>3472.5</v>
       </c>
       <c r="O934" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="935" spans="1:15">
       <c r="A935" s="5">
         <v>933</v>
       </c>
       <c r="B935" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="C935" s="5" t="s">
-        <v>71</v>
+        <v>233</v>
       </c>
       <c r="D935" s="5"/>
       <c r="E935" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F935" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G935" s="6"/>
       <c r="H935" s="6">
-        <v>85</v>
+        <v>8</v>
       </c>
       <c r="I935" s="6">
-        <v>67.64</v>
+        <v>2.8</v>
       </c>
       <c r="J935" s="6">
-        <v>11.36</v>
+        <v>2.2</v>
       </c>
       <c r="K935" s="5"/>
       <c r="L935" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M935" s="7">
-        <v>1697</v>
+        <v>1453</v>
       </c>
       <c r="N935" s="6">
-        <v>144245</v>
+        <v>11624</v>
       </c>
       <c r="O935" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="936" spans="1:15">
       <c r="A936" s="5">
         <v>934</v>
       </c>
       <c r="B936" s="5" t="s">
         <v>1034</v>
       </c>
-      <c r="C936" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C936" s="5"/>
       <c r="D936" s="5"/>
       <c r="E936" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F936" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G936" s="6"/>
+      <c r="G936" s="6">
+        <v>1</v>
+      </c>
       <c r="H936" s="6">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="I936" s="6">
-        <v>14</v>
+        <v>0.61</v>
       </c>
       <c r="J936" s="6">
-        <v>2</v>
+        <v>0.39</v>
       </c>
       <c r="K936" s="5"/>
       <c r="L936" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M936" s="7">
-        <v>1750</v>
+        <v>1500</v>
       </c>
       <c r="N936" s="6">
-        <v>2625</v>
+        <v>1500</v>
       </c>
       <c r="O936" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="937" spans="1:15">
       <c r="A937" s="5">
         <v>935</v>
       </c>
       <c r="B937" s="5" t="s">
         <v>1035</v>
       </c>
       <c r="C937" s="5" t="s">
-        <v>1016</v>
+        <v>34</v>
       </c>
       <c r="D937" s="5"/>
       <c r="E937" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F937" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G937" s="6"/>
       <c r="H937" s="6">
-        <v>0.5</v>
+        <v>6</v>
       </c>
       <c r="I937" s="6">
-        <v>0.3</v>
+        <v>4.83</v>
       </c>
       <c r="J937" s="6">
-        <v>0.2</v>
+        <v>1.17</v>
       </c>
       <c r="K937" s="5"/>
       <c r="L937" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M937" s="7">
-        <v>1800</v>
+        <v>1508</v>
       </c>
       <c r="N937" s="6">
-        <v>900</v>
+        <v>9048</v>
       </c>
       <c r="O937" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="938" spans="1:15">
       <c r="A938" s="5">
         <v>936</v>
       </c>
       <c r="B938" s="5" t="s">
         <v>1036</v>
       </c>
       <c r="C938" s="5"/>
       <c r="D938" s="5"/>
       <c r="E938" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F938" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G938" s="6"/>
       <c r="H938" s="6">
-        <v>1.1</v>
+        <v>2</v>
       </c>
       <c r="I938" s="6">
-        <v>5.5</v>
+        <v>1.3</v>
       </c>
       <c r="J938" s="6">
-        <v>1.5</v>
+        <v>0.37</v>
       </c>
       <c r="K938" s="5"/>
       <c r="L938" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M938" s="7">
-        <v>1800</v>
+        <v>1540</v>
       </c>
       <c r="N938" s="6">
-        <v>1980</v>
+        <v>3080</v>
       </c>
       <c r="O938" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="939" spans="1:15">
       <c r="A939" s="5">
         <v>937</v>
       </c>
       <c r="B939" s="5" t="s">
         <v>1037</v>
       </c>
-      <c r="C939" s="5"/>
+      <c r="C939" s="5" t="s">
+        <v>362</v>
+      </c>
       <c r="D939" s="5"/>
       <c r="E939" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F939" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G939" s="6"/>
       <c r="H939" s="6">
-        <v>17.5</v>
+        <v>13.5</v>
       </c>
       <c r="I939" s="6">
-        <v>13.86</v>
+        <v>10</v>
       </c>
       <c r="J939" s="6">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="K939" s="5"/>
       <c r="L939" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M939" s="7">
-        <v>1802</v>
+        <v>1571</v>
       </c>
       <c r="N939" s="6">
-        <v>31535</v>
+        <v>21208.5</v>
       </c>
       <c r="O939" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="940" spans="1:15">
       <c r="A940" s="5">
         <v>938</v>
       </c>
       <c r="B940" s="5" t="s">
         <v>1038</v>
       </c>
       <c r="C940" s="5" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="D940" s="5"/>
       <c r="E940" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F940" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G940" s="6"/>
       <c r="H940" s="6">
-        <v>9.5</v>
+        <v>85</v>
       </c>
       <c r="I940" s="6">
-        <v>9.99</v>
+        <v>67.64</v>
       </c>
       <c r="J940" s="6">
-        <v>1.01</v>
+        <v>12.36</v>
       </c>
       <c r="K940" s="5"/>
       <c r="L940" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M940" s="7">
-        <v>1853</v>
+        <v>1681</v>
       </c>
       <c r="N940" s="6">
-        <v>17603.5</v>
+        <v>142885</v>
       </c>
       <c r="O940" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="941" spans="1:15">
       <c r="A941" s="5">
         <v>939</v>
       </c>
       <c r="B941" s="5" t="s">
         <v>1039</v>
       </c>
-      <c r="C941" s="5"/>
+      <c r="C941" s="5" t="s">
+        <v>219</v>
+      </c>
       <c r="D941" s="5"/>
       <c r="E941" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F941" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G941" s="6"/>
       <c r="H941" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="I941" s="6">
+        <v>14</v>
+      </c>
+      <c r="J941" s="6">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.8</v>
       </c>
       <c r="K941" s="5"/>
       <c r="L941" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M941" s="7">
-        <v>2045</v>
+        <v>1750</v>
       </c>
       <c r="N941" s="6">
-        <v>4090</v>
+        <v>2625</v>
       </c>
       <c r="O941" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="942" spans="1:15">
       <c r="A942" s="5">
         <v>940</v>
       </c>
       <c r="B942" s="5" t="s">
         <v>1040</v>
       </c>
       <c r="C942" s="5"/>
       <c r="D942" s="5"/>
       <c r="E942" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F942" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G942" s="6"/>
       <c r="H942" s="6">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="I942" s="6">
-        <v>18.8</v>
+        <v>1.2</v>
       </c>
       <c r="J942" s="6">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
       <c r="K942" s="5"/>
       <c r="L942" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M942" s="7">
-        <v>2194</v>
+        <v>1763</v>
       </c>
       <c r="N942" s="6">
-        <v>43880</v>
+        <v>3526</v>
       </c>
       <c r="O942" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="943" spans="1:15">
       <c r="A943" s="5">
         <v>941</v>
       </c>
       <c r="B943" s="5" t="s">
         <v>1041</v>
       </c>
       <c r="C943" s="5" t="s">
-        <v>219</v>
+        <v>1021</v>
       </c>
       <c r="D943" s="5"/>
       <c r="E943" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F943" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G943" s="6"/>
       <c r="H943" s="6">
-        <v>0.85</v>
+        <v>0.5</v>
       </c>
       <c r="I943" s="6">
-        <v>3.5</v>
+        <v>0.3</v>
       </c>
       <c r="J943" s="6">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="K943" s="5"/>
       <c r="L943" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M943" s="7">
-        <v>2326</v>
+        <v>1800</v>
       </c>
       <c r="N943" s="6">
-        <v>1977.1</v>
+        <v>900</v>
       </c>
       <c r="O943" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="944" spans="1:15">
       <c r="A944" s="5">
         <v>942</v>
       </c>
       <c r="B944" s="5" t="s">
         <v>1042</v>
       </c>
-      <c r="C944" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C944" s="5"/>
       <c r="D944" s="5"/>
       <c r="E944" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F944" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G944" s="6"/>
       <c r="H944" s="6">
-        <v>15.5</v>
+        <v>1.1</v>
       </c>
       <c r="I944" s="6">
-        <v>17.8</v>
+        <v>5.5</v>
       </c>
       <c r="J944" s="6">
-        <v>3.2</v>
+        <v>1.5</v>
       </c>
       <c r="K944" s="5"/>
       <c r="L944" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M944" s="7">
-        <v>2367</v>
+        <v>1800</v>
       </c>
       <c r="N944" s="6">
-        <v>36688.5</v>
+        <v>1980</v>
       </c>
       <c r="O944" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="945" spans="1:15">
       <c r="A945" s="5">
         <v>943</v>
       </c>
       <c r="B945" s="5" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="C945" s="5"/>
       <c r="D945" s="5"/>
       <c r="E945" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F945" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G945" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="G945" s="6"/>
       <c r="H945" s="6">
-        <v>0.8</v>
+        <v>17.5</v>
       </c>
       <c r="I945" s="6">
-        <v>0.58</v>
+        <v>13.86</v>
       </c>
       <c r="J945" s="6">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="K945" s="5"/>
       <c r="L945" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M945" s="7">
-        <v>2400</v>
+        <v>1802</v>
       </c>
       <c r="N945" s="6">
-        <v>1920</v>
+        <v>31535</v>
       </c>
       <c r="O945" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="946" spans="1:15">
       <c r="A946" s="5">
         <v>944</v>
       </c>
       <c r="B946" s="5" t="s">
-        <v>1045</v>
-[...1 lines deleted...]
-      <c r="C946" s="5"/>
+        <v>1044</v>
+      </c>
+      <c r="C946" s="5" t="s">
+        <v>52</v>
+      </c>
       <c r="D946" s="5"/>
       <c r="E946" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F946" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G946" s="6"/>
       <c r="H946" s="6">
-        <v>21</v>
+        <v>9.5</v>
       </c>
       <c r="I946" s="6">
-        <v>19.41</v>
+        <v>9.99</v>
       </c>
       <c r="J946" s="6">
-        <v>0.59</v>
+        <v>1.01</v>
       </c>
       <c r="K946" s="5"/>
       <c r="L946" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M946" s="7">
-        <v>2410</v>
+        <v>1823</v>
       </c>
       <c r="N946" s="6">
-        <v>50610</v>
+        <v>17318.5</v>
       </c>
       <c r="O946" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="947" spans="1:15">
       <c r="A947" s="5">
         <v>945</v>
       </c>
       <c r="B947" s="5" t="s">
-        <v>1046</v>
-[...3 lines deleted...]
-      </c>
+        <v>1045</v>
+      </c>
+      <c r="C947" s="5"/>
       <c r="D947" s="5"/>
       <c r="E947" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F947" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G947" s="6"/>
       <c r="H947" s="6">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="I947" s="6">
-        <v>9.09</v>
+        <v>18.8</v>
       </c>
       <c r="J947" s="6">
-        <v>2.91</v>
+        <v>1.2</v>
       </c>
       <c r="K947" s="5"/>
       <c r="L947" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M947" s="7">
-        <v>2798</v>
+        <v>2194</v>
       </c>
       <c r="N947" s="6">
-        <v>36374</v>
+        <v>43880</v>
       </c>
       <c r="O947" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="948" spans="1:15">
       <c r="A948" s="5">
         <v>946</v>
       </c>
       <c r="B948" s="5" t="s">
-        <v>1047</v>
-[...1 lines deleted...]
-      <c r="C948" s="5"/>
+        <v>1046</v>
+      </c>
+      <c r="C948" s="5" t="s">
+        <v>219</v>
+      </c>
       <c r="D948" s="5"/>
       <c r="E948" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F948" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G948" s="6"/>
       <c r="H948" s="6">
-        <v>2.5</v>
+        <v>0.85</v>
       </c>
       <c r="I948" s="6">
-        <v>0.85</v>
+        <v>3.5</v>
       </c>
       <c r="J948" s="6">
-        <v>2.15</v>
+        <v>1</v>
       </c>
       <c r="K948" s="5"/>
       <c r="L948" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M948" s="7">
-        <v>2806</v>
+        <v>2326</v>
       </c>
       <c r="N948" s="6">
-        <v>7015</v>
+        <v>1977.1</v>
       </c>
       <c r="O948" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="949" spans="1:15">
       <c r="A949" s="5">
         <v>947</v>
       </c>
       <c r="B949" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C949" s="5" t="s">
         <v>1048</v>
-      </c>
-[...1 lines deleted...]
-        <v>1049</v>
       </c>
       <c r="D949" s="5"/>
       <c r="E949" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F949" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G949" s="6"/>
       <c r="H949" s="6">
-        <v>6</v>
+        <v>15.5</v>
       </c>
       <c r="I949" s="6">
-        <v>4.3</v>
+        <v>17.8</v>
       </c>
       <c r="J949" s="6">
-        <v>1.2</v>
+        <v>3.2</v>
       </c>
       <c r="K949" s="5"/>
       <c r="L949" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M949" s="7">
-        <v>2827</v>
+        <v>2367</v>
       </c>
       <c r="N949" s="6">
-        <v>16962</v>
+        <v>36688.5</v>
       </c>
       <c r="O949" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="950" spans="1:15">
       <c r="A950" s="5">
         <v>948</v>
       </c>
       <c r="B950" s="5" t="s">
-        <v>1050</v>
-[...1 lines deleted...]
-      <c r="C950" s="5" t="s">
         <v>1049</v>
       </c>
+      <c r="C950" s="5"/>
       <c r="D950" s="5"/>
       <c r="E950" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F950" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G950" s="6"/>
+      <c r="G950" s="6">
+        <v>0.58</v>
+      </c>
       <c r="H950" s="6">
-        <v>3.5</v>
+        <v>0.8</v>
       </c>
       <c r="I950" s="6">
-        <v>2.93</v>
+        <v>0.58</v>
       </c>
       <c r="J950" s="6">
-        <v>0.57</v>
+        <v>0.22</v>
       </c>
       <c r="K950" s="5"/>
       <c r="L950" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M950" s="7">
-        <v>3560</v>
+        <v>2400</v>
       </c>
       <c r="N950" s="6">
-        <v>12460</v>
+        <v>1920</v>
       </c>
       <c r="O950" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="951" spans="1:15">
       <c r="A951" s="5">
         <v>949</v>
       </c>
       <c r="B951" s="5" t="s">
-        <v>1051</v>
-[...3 lines deleted...]
-      </c>
+        <v>1050</v>
+      </c>
+      <c r="C951" s="5"/>
       <c r="D951" s="5"/>
       <c r="E951" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F951" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G951" s="6"/>
       <c r="H951" s="6">
-        <v>21.5</v>
+        <v>21</v>
       </c>
       <c r="I951" s="6">
-        <v>11.38</v>
+        <v>19.41</v>
       </c>
       <c r="J951" s="6">
-        <v>10.12</v>
+        <v>0.59</v>
       </c>
       <c r="K951" s="5"/>
       <c r="L951" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M951" s="7">
-        <v>5665</v>
+        <v>2410</v>
       </c>
       <c r="N951" s="6">
-        <v>121797.5</v>
+        <v>50610</v>
       </c>
       <c r="O951" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="952" spans="1:15">
       <c r="A952" s="5">
         <v>950</v>
       </c>
       <c r="B952" s="5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C952" s="5" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="D952" s="5"/>
       <c r="E952" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F952" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G952" s="6"/>
       <c r="H952" s="6">
-        <v>2.5</v>
+        <v>6</v>
       </c>
       <c r="I952" s="6">
-        <v>2.18</v>
+        <v>4.3</v>
       </c>
       <c r="J952" s="6">
-        <v>162.82</v>
+        <v>0.7</v>
       </c>
       <c r="K952" s="5"/>
       <c r="L952" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M952" s="7">
-        <v>6551</v>
+        <v>2787</v>
       </c>
       <c r="N952" s="6">
-        <v>16377.5</v>
+        <v>16722</v>
       </c>
       <c r="O952" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="953" spans="1:15">
       <c r="A953" s="5">
         <v>951</v>
       </c>
       <c r="B953" s="5" t="s">
         <v>1053</v>
       </c>
-      <c r="C953" s="5"/>
+      <c r="C953" s="5" t="s">
+        <v>861</v>
+      </c>
       <c r="D953" s="5"/>
       <c r="E953" s="5" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="F953" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G953" s="6"/>
       <c r="H953" s="6">
-        <v>0.75</v>
+        <v>13</v>
       </c>
       <c r="I953" s="6">
-        <v>12.72</v>
+        <v>9.09</v>
       </c>
       <c r="J953" s="6">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="K953" s="5"/>
       <c r="L953" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M953" s="7">
-        <v>7847</v>
+        <v>2788</v>
       </c>
       <c r="N953" s="6">
-        <v>5885.25</v>
+        <v>36244</v>
       </c>
       <c r="O953" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="954" spans="1:15">
       <c r="A954" s="5">
         <v>952</v>
       </c>
       <c r="B954" s="5" t="s">
         <v>1054</v>
       </c>
-      <c r="C954" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C954" s="5"/>
       <c r="D954" s="5"/>
       <c r="E954" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F954" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G954" s="6"/>
       <c r="H954" s="6">
-        <v>21</v>
+        <v>2.5</v>
       </c>
       <c r="I954" s="6">
-        <v>17.28</v>
+        <v>0.85</v>
       </c>
       <c r="J954" s="6">
-        <v>1.72</v>
+        <v>1.65</v>
       </c>
       <c r="K954" s="5"/>
       <c r="L954" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M954" s="7">
-        <v>9946</v>
+        <v>2806</v>
       </c>
       <c r="N954" s="6">
-        <v>208866</v>
+        <v>7015</v>
       </c>
       <c r="O954" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="955" spans="1:15">
       <c r="A955" s="5">
         <v>953</v>
       </c>
       <c r="B955" s="5" t="s">
         <v>1055</v>
       </c>
-      <c r="C955" s="5"/>
+      <c r="C955" s="5" t="s">
+        <v>1052</v>
+      </c>
       <c r="D955" s="5"/>
       <c r="E955" s="5" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="F955" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G955" s="6"/>
       <c r="H955" s="6">
-        <v>0.6</v>
+        <v>3.5</v>
       </c>
       <c r="I955" s="6">
-        <v>0.05</v>
+        <v>2.93</v>
       </c>
       <c r="J955" s="6">
-        <v>0.45</v>
+        <v>0.57</v>
       </c>
       <c r="K955" s="5"/>
       <c r="L955" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M955" s="7">
-        <v>10400</v>
+        <v>3460</v>
       </c>
       <c r="N955" s="6">
-        <v>6240</v>
+        <v>12110</v>
       </c>
       <c r="O955" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="956" spans="1:15">
       <c r="A956" s="5">
         <v>954</v>
       </c>
       <c r="B956" s="5" t="s">
         <v>1056</v>
       </c>
-      <c r="C956" s="5"/>
+      <c r="C956" s="5" t="s">
+        <v>71</v>
+      </c>
       <c r="D956" s="5"/>
       <c r="E956" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F956" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G956" s="6"/>
       <c r="H956" s="6">
-        <v>14</v>
+        <v>21.5</v>
       </c>
       <c r="I956" s="6">
-        <v>10.79</v>
+        <v>11.38</v>
       </c>
       <c r="J956" s="6">
-        <v>1.21</v>
+        <v>10.12</v>
       </c>
       <c r="K956" s="5"/>
       <c r="L956" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M956" s="7">
-        <v>11602</v>
+        <v>5665</v>
       </c>
       <c r="N956" s="6">
-        <v>162428</v>
+        <v>121797.5</v>
       </c>
       <c r="O956" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="957" spans="1:15">
       <c r="A957" s="5">
         <v>955</v>
       </c>
       <c r="B957" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="C957" s="5" t="s">
-        <v>71</v>
+        <v>604</v>
       </c>
       <c r="D957" s="5"/>
       <c r="E957" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F957" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G957" s="6"/>
       <c r="H957" s="6">
-        <v>21</v>
+        <v>2.5</v>
       </c>
       <c r="I957" s="6">
-        <v>17.06</v>
+        <v>2.18</v>
       </c>
       <c r="J957" s="6">
-        <v>2.94</v>
+        <v>162.82</v>
       </c>
       <c r="K957" s="5"/>
       <c r="L957" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M957" s="7">
-        <v>12865</v>
+        <v>6551</v>
       </c>
       <c r="N957" s="6">
-        <v>270165</v>
+        <v>16377.5</v>
       </c>
       <c r="O957" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="958" spans="1:15">
       <c r="A958" s="5">
         <v>956</v>
       </c>
       <c r="B958" s="5" t="s">
         <v>1058</v>
       </c>
       <c r="C958" s="5"/>
       <c r="D958" s="5"/>
       <c r="E958" s="5" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="F958" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G958" s="6"/>
       <c r="H958" s="6">
-        <v>20</v>
+        <v>0.75</v>
       </c>
       <c r="I958" s="6">
-        <v>19.29</v>
+        <v>12.72</v>
       </c>
       <c r="J958" s="6">
         <v>0</v>
       </c>
       <c r="K958" s="5"/>
       <c r="L958" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M958" s="7">
-        <v>14732</v>
+        <v>7847</v>
       </c>
       <c r="N958" s="6">
-        <v>294640</v>
+        <v>5885.25</v>
       </c>
       <c r="O958" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="959" spans="1:15">
       <c r="A959" s="5">
         <v>957</v>
       </c>
       <c r="B959" s="5" t="s">
         <v>1059</v>
       </c>
-      <c r="C959" s="5"/>
+      <c r="C959" s="5" t="s">
+        <v>71</v>
+      </c>
       <c r="D959" s="5"/>
       <c r="E959" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F959" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G959" s="6"/>
       <c r="H959" s="6">
-        <v>0.78</v>
+        <v>21</v>
       </c>
       <c r="I959" s="6">
-        <v>16</v>
+        <v>17.28</v>
       </c>
       <c r="J959" s="6">
-        <v>54</v>
+        <v>1.72</v>
       </c>
       <c r="K959" s="5"/>
       <c r="L959" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M959" s="7">
-        <v>15666</v>
+        <v>9946</v>
       </c>
       <c r="N959" s="6">
-        <v>12219.48</v>
+        <v>208866</v>
       </c>
       <c r="O959" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="960" spans="1:15">
       <c r="A960" s="5">
         <v>958</v>
       </c>
       <c r="B960" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="C960" s="5"/>
       <c r="D960" s="5"/>
       <c r="E960" s="5" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="F960" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G960" s="6"/>
       <c r="H960" s="6">
-        <v>13</v>
+        <v>0.6</v>
       </c>
       <c r="I960" s="6">
-        <v>10.22</v>
+        <v>0.05</v>
       </c>
       <c r="J960" s="6">
-        <v>1.78</v>
+        <v>0.45</v>
       </c>
       <c r="K960" s="5"/>
       <c r="L960" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M960" s="7">
-        <v>23790</v>
+        <v>10400</v>
       </c>
       <c r="N960" s="6">
-        <v>309270</v>
+        <v>6240</v>
       </c>
       <c r="O960" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="961" spans="1:15">
-      <c r="G961" s="3"/>
-[...4 lines deleted...]
-      <c r="N961" s="3"/>
+      <c r="A961" s="5">
+        <v>959</v>
+      </c>
+      <c r="B961" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C961" s="5"/>
+      <c r="D961" s="5"/>
+      <c r="E961" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F961" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G961" s="6"/>
+      <c r="H961" s="6">
+        <v>14</v>
+      </c>
+      <c r="I961" s="6">
+        <v>10.79</v>
+      </c>
+      <c r="J961" s="6">
+        <v>1.21</v>
+      </c>
+      <c r="K961" s="5"/>
+      <c r="L961" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M961" s="7">
+        <v>11602</v>
+      </c>
+      <c r="N961" s="6">
+        <v>162428</v>
+      </c>
+      <c r="O961" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="962" spans="1:15">
+      <c r="A962" s="5">
+        <v>960</v>
+      </c>
+      <c r="B962" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C962" s="5"/>
+      <c r="D962" s="5"/>
+      <c r="E962" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F962" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G962" s="6"/>
+      <c r="H962" s="6">
+        <v>20</v>
+      </c>
+      <c r="I962" s="6">
+        <v>19.29</v>
+      </c>
+      <c r="J962" s="6">
+        <v>0</v>
+      </c>
+      <c r="K962" s="5"/>
+      <c r="L962" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M962" s="7">
+        <v>14732</v>
+      </c>
+      <c r="N962" s="6">
+        <v>294640</v>
+      </c>
+      <c r="O962" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="963" spans="1:15">
+      <c r="A963" s="5">
+        <v>961</v>
+      </c>
+      <c r="B963" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C963" s="5"/>
+      <c r="D963" s="5"/>
+      <c r="E963" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F963" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G963" s="6"/>
+      <c r="H963" s="6">
+        <v>0.78</v>
+      </c>
+      <c r="I963" s="6">
+        <v>16</v>
+      </c>
+      <c r="J963" s="6">
+        <v>54</v>
+      </c>
+      <c r="K963" s="5"/>
+      <c r="L963" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M963" s="7">
+        <v>15666</v>
+      </c>
+      <c r="N963" s="6">
+        <v>12219.48</v>
+      </c>
+      <c r="O963" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="964" spans="1:15">
+      <c r="A964" s="5">
+        <v>962</v>
+      </c>
+      <c r="B964" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C964" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D964" s="5"/>
+      <c r="E964" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F964" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G964" s="6"/>
+      <c r="H964" s="6">
+        <v>21</v>
+      </c>
+      <c r="I964" s="6">
+        <v>17.39</v>
+      </c>
+      <c r="J964" s="6">
+        <v>1.61</v>
+      </c>
+      <c r="K964" s="5"/>
+      <c r="L964" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M964" s="7">
+        <v>22588</v>
+      </c>
+      <c r="N964" s="6">
+        <v>474348</v>
+      </c>
+      <c r="O964" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="965" spans="1:15">
+      <c r="A965" s="5">
+        <v>963</v>
+      </c>
+      <c r="B965" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C965" s="5"/>
+      <c r="D965" s="5"/>
+      <c r="E965" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F965" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G965" s="6"/>
+      <c r="H965" s="6">
+        <v>13</v>
+      </c>
+      <c r="I965" s="6">
+        <v>10.22</v>
+      </c>
+      <c r="J965" s="6">
+        <v>1.78</v>
+      </c>
+      <c r="K965" s="5"/>
+      <c r="L965" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M965" s="7">
+        <v>23340</v>
+      </c>
+      <c r="N965" s="6">
+        <v>303420</v>
+      </c>
+      <c r="O965" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="966" spans="1:15">
+      <c r="G966" s="3"/>
+      <c r="H966" s="3"/>
+      <c r="I966" s="3"/>
+      <c r="J966" s="3"/>
+      <c r="M966" s="2"/>
+      <c r="N966" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>